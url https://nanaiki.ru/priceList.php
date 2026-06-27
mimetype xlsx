--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -61,224 +61,230 @@
   <si>
     <t>Ковригино</t>
   </si>
   <si>
     <t>Некрасовка</t>
   </si>
   <si>
     <t>Электрогорск</t>
   </si>
   <si>
     <t>Троицк</t>
   </si>
   <si>
     <t>ПРОМОАКЦИЯ</t>
   </si>
   <si>
     <t>MikroTik</t>
   </si>
   <si>
     <t>18POW</t>
   </si>
   <si>
     <t>Блок питания MikroTik 18POW 24V 0.8A (18POW)</t>
   </si>
   <si>
-    <t>24HPOW</t>
+    <t>24HPOW16A</t>
+  </si>
+  <si>
+    <t>Блок питания MikroTik 24HPOW 24V 1.6A</t>
+  </si>
+  <si>
+    <t>24HPOW25A</t>
   </si>
   <si>
     <t>Блок питания MikroTik 24HPOW 24V 2.5A</t>
   </si>
   <si>
-    <t>24HPOW16A</t>
-[...8 lines deleted...]
-    <t>Блок питания MikroTik 48POW 48V 1.46A</t>
+    <t>Кабельная сборка USB to JACK 1m</t>
+  </si>
+  <si>
+    <t>5VPOW</t>
+  </si>
+  <si>
+    <t>Блок питания micro-USB MikroTik 5VPOW для устройств hAP lite TC, hAP mini и cAP lite., 5 В, 1А</t>
+  </si>
+  <si>
+    <t>ACGPSA</t>
+  </si>
+  <si>
+    <t>Антенна MikroTik ACGPSA</t>
+  </si>
+  <si>
+    <t>ACOMNIRPSMA</t>
+  </si>
+  <si>
+    <t>Антенна MikroTik ACOMNIRPSMA</t>
+  </si>
+  <si>
+    <t>ACRPSMA</t>
+  </si>
+  <si>
+    <t>Кабельная сборка MikroTik Flex-guide (ACRPSMA), RP-SMA to RP-SMA</t>
+  </si>
+  <si>
+    <t>ACSWIM</t>
+  </si>
+  <si>
+    <t>Антенна MikroTik ACSWIM</t>
+  </si>
+  <si>
+    <t>ACUFL</t>
+  </si>
+  <si>
+    <t>Кабельная сборка MikroTik ACUFL с U.FL на N-type female</t>
+  </si>
+  <si>
+    <t>C53UiG+5HPaxD2HPaxD</t>
+  </si>
+  <si>
+    <t>Точка доступа MikroTik hAP ax3 (C53UiG+5HPaxD2HPaxD)</t>
+  </si>
+  <si>
+    <t>cAPGi-5HaxD2HaxD</t>
+  </si>
+  <si>
+    <t>Точка доступа MikroTik cAP ax (cAPGi-5HaxD2HaxD)</t>
+  </si>
+  <si>
+    <t>CCR1072-1G-8S+</t>
+  </si>
+  <si>
+    <t>Маршрутизатор MikroTik CCR1072-1G-8S+</t>
+  </si>
+  <si>
+    <t>CCR2004-16G-2S+</t>
+  </si>
+  <si>
+    <t>Маршрутизатор MikroTik CCR2004-16G-2S+</t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
-    <t>Кабельная сборка USB to JACK 1m</t>
-[...61 lines deleted...]
-  <si>
     <t>CCR2004-1G-12S+2XS</t>
   </si>
   <si>
     <t>Маршрутизатор MikroTik CCR2004-1G-12S+2XS</t>
   </si>
   <si>
+    <t>CCR2116-12G-4S+</t>
+  </si>
+  <si>
+    <t>Маршрутизатор MikroTik CCR2116-12G-4S+</t>
+  </si>
+  <si>
     <t>CRS112-8P-4S-IN</t>
   </si>
   <si>
     <t>Коммутатор MikroTik CRS112-8P-4S-IN, RJ45x8 1G, SFPx4, PoE-out 78 Вт</t>
   </si>
   <si>
     <t>CRS210-8G-2S+IN</t>
   </si>
   <si>
     <t>Коммутатор MikroTik CRS210-8G-2S+IN</t>
   </si>
   <si>
     <t>CRS305-1G-4S+IN</t>
   </si>
   <si>
     <t>Коммутатор MikroTik CRS305-1G-4S+IN</t>
   </si>
   <si>
     <t>CRS305-1G-4S+OUT</t>
   </si>
   <si>
     <t>Маршрутизатор MikroTik FiberBox Plus (CRS305-1G-4S+OUT)</t>
   </si>
   <si>
     <t>CRS310-1G-5S-4S+IN</t>
   </si>
   <si>
     <t>Коммутатор оптический MikroTik CRS310-1G-5S-4S+IN, SFP x 5, SFP+ x 4, RJ45 x 1 1G</t>
   </si>
   <si>
     <t>CRS310-1G-5S-4S+OUT</t>
   </si>
   <si>
     <t>Коммутатор оптический уличный MikroTik netFiber 9 (CRS310-1G-5S-4S+OUT), SFPx5, SFP+x4, RJ45x1 1G</t>
   </si>
   <si>
     <t>CRS317-1G-16S+RM</t>
   </si>
   <si>
     <t xml:space="preserve">Маршрутизатор MikroTik CRS317-1G-16S+RM,SFP+x16, RJ45x1 1G </t>
   </si>
   <si>
+    <t>CRS318-16P-2S+OUT</t>
+  </si>
+  <si>
+    <t>Коммутатор MikroTik netPower 16P (CRS318-16P-2S+OUT)</t>
+  </si>
+  <si>
     <t>CRS320-8P-8B-4S+RM</t>
   </si>
   <si>
     <t>Коммутатор MikroTik CRS320-8P-8B-4S+RM</t>
   </si>
   <si>
     <t>CRS326-24G-2S+IN</t>
   </si>
   <si>
     <t>Коммутатор MikroTik CRS326-24G-2S+IN</t>
   </si>
   <si>
     <t>CRS326-24G-2S+RM</t>
   </si>
   <si>
     <t>Коммутатор MikroTik CRS326-24G-2S+RM</t>
   </si>
   <si>
     <t>CRS328-4C-20S-4S+RM</t>
   </si>
   <si>
     <t>Коммутатор MikroTik CRS328-4C-20S-4S+RM</t>
   </si>
   <si>
     <t>CRS354-48G-4S+2Q+RM</t>
   </si>
   <si>
     <t>Управляемый коммутатор MikroTik CRS354-48G-4S+2Q+RM</t>
   </si>
   <si>
-    <t>CRS354-48P-4S+2Q+RM</t>
-[...4 lines deleted...]
-  <si>
     <t>CRS504-4XQ-IN</t>
   </si>
   <si>
     <t>Коммутатор управляемый MikroTik CRS504-4XQ-IN</t>
   </si>
   <si>
+    <t>CSS326-24G-2S+RM</t>
+  </si>
+  <si>
+    <t>Коммутатор MikroTik CSS326-24G-2S+RM</t>
+  </si>
+  <si>
     <t>CSS610-8G-2S+IN</t>
   </si>
   <si>
     <t>Коммутатор MikroTik CSS610-8G-2S+IN</t>
   </si>
   <si>
     <t>CSS610-8P-2S+IN</t>
   </si>
   <si>
     <t>Коммутатор MikroTik CSS610-8P-2S+IN</t>
   </si>
   <si>
     <t>DRP-LTM</t>
   </si>
   <si>
     <t>Крепление MikroTik DINrail PRO</t>
   </si>
   <si>
     <t>G1040A-60WF</t>
   </si>
   <si>
     <t>Блок питания MikroTik G1040A-60WF для CCR2004-16G-2S+, CRS510-8XS-2XQ-IN+ и CRS504-4XQ-IN</t>
   </si>
   <si>
     <t>Блок питания MikroTik G1040A-60WF для CCR2004-16G-2S+, CRS510-8XS-2XQ-IN+, CRS504-4XQ-IN</t>
@@ -292,54 +298,54 @@
   <si>
     <t>GESP</t>
   </si>
   <si>
     <t>Устройство грозозащиты MikroTik RBGESP (GESP)</t>
   </si>
   <si>
     <t>GPEN11</t>
   </si>
   <si>
     <t>Инжектор питания MikroTik GPEN11</t>
   </si>
   <si>
     <t>GPEN21</t>
   </si>
   <si>
     <t>Устройство MikroTik GPEN21</t>
   </si>
   <si>
     <t>GPeR-IP67-Case</t>
   </si>
   <si>
     <t>Защитный кожух MikroTik GPeR IP67 Case (GPeR-IP67-Case)</t>
   </si>
   <si>
-    <t>HGO-antenna-OUT</t>
-[...2 lines deleted...]
-    <t>Антенна MikroTik Omni antenna Screw-on 2.4/5 GHz (HGO-antenna-OUT)</t>
+    <t>L009UiGS-2HaxD-IN</t>
+  </si>
+  <si>
+    <t>Маршрутизатор MikroTik L009UiGS-2HaxD-IN</t>
   </si>
   <si>
     <t>L41G-2axD</t>
   </si>
   <si>
     <t>Точка доступа MikroTik hAP ax lite (L41G-2axD)</t>
   </si>
   <si>
     <t>L5</t>
   </si>
   <si>
     <t>Лицензия MikroTik RouterOS Level 5</t>
   </si>
   <si>
     <t>LHGGM&amp;EG18-EA</t>
   </si>
   <si>
     <t>Клиентское устройство MikroTik LHG LTE18 KIT (LHGGM&amp;EG18-EA)</t>
   </si>
   <si>
     <t>LHGmount</t>
   </si>
   <si>
     <t>Крепление MikroTik LHG mount (LHGmount)</t>
   </si>
@@ -352,497 +358,497 @@
   <si>
     <t>MTAS-5G-15D120</t>
   </si>
   <si>
     <t>Антенна MikroTik mANT 15s (MTAS-5G-15D120)</t>
   </si>
   <si>
     <t>MTAS-5G-19D120</t>
   </si>
   <si>
     <t>Антенна MikroTik mANT 19s (MTAS-5G-19D120)</t>
   </si>
   <si>
     <t>nRAYGAIM-DH1</t>
   </si>
   <si>
     <t>Крепление MikroTik nRayAIM-DH1</t>
   </si>
   <si>
     <t>PL7400</t>
   </si>
   <si>
     <t>Блок питания MikroTik PWR-LINE (PL7400)</t>
   </si>
   <si>
+    <t>QM</t>
+  </si>
+  <si>
+    <t>Крепление MikroTik quickMOUNT</t>
+  </si>
+  <si>
     <t>QM-X</t>
   </si>
   <si>
     <t>Крепление MikroTik quickMOUNT X (QM-X)</t>
   </si>
   <si>
+    <t>QME</t>
+  </si>
+  <si>
+    <t>Крепление MikroTik quickMOUNT extra (QME)</t>
+  </si>
+  <si>
     <t>QMP</t>
   </si>
   <si>
     <t>Крепление MikroTik quickMOUNT PRO (QMP)</t>
   </si>
   <si>
     <t>QMP-LHG</t>
   </si>
   <si>
     <t>Крепление MikroTik quickMOUNT pro LHG (QMP-LHG)</t>
   </si>
   <si>
     <t>R11e-4G</t>
   </si>
   <si>
     <t>Карта miniPCIe MikroTik R11e-4G</t>
   </si>
   <si>
     <t>RB1100Dx4</t>
   </si>
   <si>
     <t>Маршрутизатор MikroTik RB1100AHx4 Dude edition (RB1100Dx4)</t>
   </si>
   <si>
-    <t>RB1100x4</t>
-[...4 lines deleted...]
-  <si>
     <t>RB4011iGS+RM</t>
   </si>
   <si>
     <t>Маршрутизатор MikroTik RB4011iGS+RM</t>
   </si>
   <si>
     <t>RB5009UPr+S+IN</t>
   </si>
   <si>
     <t>Сверхмощный PoE маршрутизатор MikroTik RB5009UPr+S+IN</t>
   </si>
   <si>
+    <t>RB750Gr3</t>
+  </si>
+  <si>
+    <t>Маршрутизатор MikroTik hEX (RB750Gr3)</t>
+  </si>
+  <si>
     <t>RB750P-PBr2</t>
   </si>
   <si>
     <t>Уличный маршрутизатор MikroTik PowerBox (RB750P-PBr2)</t>
   </si>
   <si>
-    <t>RB750r2</t>
-[...4 lines deleted...]
-  <si>
     <t>RB760iGS</t>
   </si>
   <si>
     <t>Маршрутизатор с аппаратным шифрованием IPsec MikroTik hEX S (RB760iGS)</t>
   </si>
   <si>
     <t>RB912R-2nD-LTm&amp;R11e-4G</t>
   </si>
   <si>
     <t>Точка доступа MikroTik LtAP mini 4G kit</t>
   </si>
   <si>
     <t>RB921UAGS-5SHPacT-NM</t>
   </si>
   <si>
     <t>Точка доступа MikroTik NetMetal 5SHPn triple (RB921UAGS-5SHPacT-NM)</t>
   </si>
   <si>
+    <t>RB922UAGS-5HPacD-NM</t>
+  </si>
+  <si>
+    <t>Точка доступа MikroTik NetMetal 5 (RB922UAGS-5HPacD-NM)</t>
+  </si>
+  <si>
     <t>RB941-2nD-TC</t>
   </si>
   <si>
     <t>Точка доступа MikroTik hAP lite tower (RB941-2nD-TC)</t>
   </si>
   <si>
     <t>RB951Ui-2HnD</t>
   </si>
   <si>
     <t>Маршрутизатор MikroTik RB951Ui-2HnD</t>
   </si>
   <si>
     <t>RB951Ui-2nD</t>
   </si>
   <si>
     <t>Маршрутизатор MikroTik hAP (RB951Ui-2nD)</t>
   </si>
   <si>
-    <t>RB952Ui-5ac2nD</t>
-[...2 lines deleted...]
-    <t>Точка доступа MikroTik hAP ac lite (RB952Ui-5ac2nD)</t>
+    <t>RB952Ui-5ac2nD-TC</t>
+  </si>
+  <si>
+    <t>Точка доступа MikroTik hAP ac lite tower (RB952Ui-5ac2nD-TC)</t>
   </si>
   <si>
     <t>RB960PGS</t>
   </si>
   <si>
     <t>Маршрутизатор MikroTik hEX PoE (RB960PGS)</t>
   </si>
   <si>
     <t>RB960PGS-PB</t>
   </si>
   <si>
     <t>Маршрутизатор уличный с PoE MikroTik PowerBox Pro (RB960PGS-PB)</t>
   </si>
   <si>
     <t>RB962UiGS-5HacT2HnT</t>
   </si>
   <si>
     <t>Точка доступа MikroTik hAP ac</t>
   </si>
   <si>
     <t>RBcAP2nD</t>
   </si>
   <si>
     <t>Точка доступа MikroTik cAP 2nD (RBcAP2nD)</t>
   </si>
   <si>
     <t>RBcAPGi-5acD2nD</t>
   </si>
   <si>
     <t>Точка доступа MikroTik cAP ac (RBcAPGi-5acD2nD)</t>
   </si>
   <si>
     <t>RBcAPGi-5acD2nD-XL</t>
   </si>
   <si>
     <t>Точка доступа MikroTik cAP XL ac (RBcAPGi-5acD2nD-XL)</t>
   </si>
   <si>
     <t>RBcAPL-2nD</t>
   </si>
   <si>
     <t>Точка доступа MikroTik cAP lite (RBcAPL-2nD)</t>
   </si>
   <si>
+    <t>RBD25G-5HPacQD2HPnD</t>
+  </si>
+  <si>
+    <t>Точка доступа MikroTik Audience (RBD25G-5HPacQD2HPnD)</t>
+  </si>
+  <si>
+    <t>RBD52G-5HacD2HnD-TC</t>
+  </si>
+  <si>
+    <t>Точка доступа MikroTik hAP ac2 (RBD52G-5HacD2HnD-TC)</t>
+  </si>
+  <si>
     <t>RBD53iG-5HacD2HnD</t>
   </si>
   <si>
     <t>Беспроводной маршрутизатор MikroTik hAP ac3 (RBD53iG-5HacD2HnD)</t>
   </si>
   <si>
     <t>RBGPOE</t>
   </si>
   <si>
     <t>Кабельная сборка MikroTik Gigabit PoE injector (RBGPOE)</t>
   </si>
   <si>
     <t>RBGPOE-CON-HP</t>
   </si>
   <si>
     <t>Преобразователь MikroTik RBGPOE-CON-HP</t>
   </si>
   <si>
     <t>RBGrooveA-52HPn</t>
   </si>
   <si>
     <t>Точка доступа MikroTik GrooveA 52 (RBGrooveA-52HPn)</t>
   </si>
   <si>
     <t>RBGrooveGA-52HPacn</t>
   </si>
   <si>
     <t>Точка доступа MikroTik GrooveA 52 ac (RBGrooveGA-52HPacn)</t>
   </si>
   <si>
     <t>RBLDFR&amp;R11e-LTE6</t>
   </si>
   <si>
     <t>Устройство MikroTik LDF LTE6 kit (RBLDFR&amp;R11e-LTE6)</t>
   </si>
   <si>
-    <t>RBLHGG-5HPacD2HPnD-XL</t>
-[...4 lines deleted...]
-  <si>
     <t>RBLHGG-60ad</t>
   </si>
   <si>
     <t>Клиентское устройство MikroTik LHG 60G (RBLHGG-60ad)</t>
   </si>
   <si>
     <t>RBLHGG-60adkit</t>
   </si>
   <si>
     <t>Беспроводной мост MikroTik Wireless Wire Dish (RBLHGG-60adkit)</t>
   </si>
   <si>
     <t>RBLHGR&amp;R11e-4G</t>
   </si>
   <si>
     <t>Клиентское устройство MikroTik LHG 4G kit (RBLHGR&amp;R11e-4G)</t>
   </si>
   <si>
     <t>RBLtAP-2HnD</t>
   </si>
   <si>
     <t>Точка доступа MikroTik LtAP (RBLtAP-2HnD)</t>
   </si>
   <si>
     <t>RBLtAP-2HnD&amp;R11e-4G</t>
   </si>
   <si>
     <t>Точка доступа MikroTik LtAP 4G kit (RBLtAP-2HnD&amp;R11e-4G)</t>
   </si>
   <si>
-    <t>RBmAP2nD</t>
-[...4 lines deleted...]
-  <si>
     <t>RBmAPL-2nD</t>
   </si>
   <si>
     <t>Точка доступа MikroTik mAP lite (RBmAPL-2nD)</t>
   </si>
   <si>
-    <t>RBMetalG-52SHPacn</t>
-[...4 lines deleted...]
-  <si>
     <t>RBOmniTikG-5HacD</t>
   </si>
   <si>
     <t>Точка доступа MikroTik OmniTiK 5 ac (RBOmniTikG-5HacD)</t>
   </si>
   <si>
     <t>RBPOE</t>
   </si>
   <si>
     <t>Кабельная сборка MikroTik PoE injector (RBPOE)</t>
   </si>
   <si>
+    <t>RBSXTG-5HPacD-SA</t>
+  </si>
+  <si>
+    <t>Точка доступа MikroTik SXT SA5 ac (RBSXTG-5HPacD-SA)</t>
+  </si>
+  <si>
     <t>RBSXTR</t>
   </si>
   <si>
     <t>Клиентское устройство MikroTik SXT R (RBSXTR)</t>
   </si>
   <si>
     <t>RBSXTsq2nD</t>
   </si>
   <si>
     <t>Беспроводный мост / клиентское устройство MikroTik SXTsq Lite2 (RBSXTsq2nD)</t>
   </si>
   <si>
     <t>RBwAPG-60ad</t>
   </si>
   <si>
     <t>Клиентское устройство MikroTik wAP 60G (RBwAPG-60ad)</t>
   </si>
   <si>
     <t>RBwAPG-60ad-A</t>
   </si>
   <si>
     <t>Точка доступа MikroTik wAP 60G AP (RBwAPG-60ad-A)</t>
   </si>
   <si>
     <t>RBwAPG-60ad-SA</t>
   </si>
   <si>
     <t>Точка доступа MikroTik wAP 60Gx3 AP (RBwAPG-60ad-SA)</t>
   </si>
   <si>
     <t>RBwAPGR-5HacD2HnD&amp;R11e-4G</t>
   </si>
   <si>
     <t>Маршрутизатор MikroTik wAP ac 4G kit (RBwAPGR-5HacD2HnD&amp;R11e-4G)</t>
   </si>
   <si>
     <t>RBwAPr-2nD</t>
   </si>
   <si>
     <t>Маршрутизатор MikroTik wAP R (RBwAPR-2nD)</t>
   </si>
   <si>
     <t>RBWMK</t>
   </si>
   <si>
     <t>Крепление MikroTik wall mount kit для RB2011 (RBWMK)</t>
   </si>
   <si>
-    <t>S+AO0005</t>
-[...4 lines deleted...]
-  <si>
     <t>S-31DLC20D</t>
   </si>
   <si>
     <t>Оптический модуль SFP MikroTik S-31DLC20D, Single Mode, Dual LC, 20 км, 1.25G</t>
   </si>
   <si>
+    <t>S-3553LC20D</t>
+  </si>
+  <si>
+    <t>Пара оптических модулей MikroTik S-3553LC20D, Single Mode, LC, 20 км, 1.25g</t>
+  </si>
+  <si>
     <t>S-4554LC80D</t>
   </si>
   <si>
     <t>Пара оптических модулей SFP MikroTik S-4554LC80D, Single Mode, 80 км, 1490/1550 нм, LC, DDM</t>
   </si>
   <si>
-    <t>S-55DLC80D</t>
-[...4 lines deleted...]
-  <si>
     <t>S-85DLC05D</t>
   </si>
   <si>
     <t>Оптический модуль MikroTik S-85DLC05D</t>
   </si>
   <si>
-    <t>SMASMA</t>
-[...2 lines deleted...]
-    <t>Кабельная сборка MikroTik SMASMA, 1 м SMA-male в SMA-male</t>
+    <t>S-RJ01</t>
+  </si>
+  <si>
+    <t>Модуль MikroTik S-RJ01, SFP to RG-45 10/100/1000, 1.25G</t>
   </si>
   <si>
     <t>solidMOUNT</t>
   </si>
   <si>
     <t>Крепление MikroTik solidMOUNT</t>
   </si>
   <si>
     <t>SXTSQ-5AXD</t>
   </si>
   <si>
     <t>Уличное клиентское устройство MikroTik SXTsq 5 ax (SXTSQ-5AXD)</t>
   </si>
   <si>
     <t>TOF-0809-7V-S1</t>
   </si>
   <si>
     <t>Антенна MikroTik LoRa Antenna kit (TOF-0809-7V-S1)</t>
   </si>
   <si>
     <t>wAPG-5HaxD2HaxD</t>
   </si>
   <si>
     <t>Маршрутизатор MikroTik wAP ax (wAPG-5HaxD2HaxD)</t>
   </si>
   <si>
     <t>wAPR-2nD&amp;EC200A</t>
   </si>
   <si>
     <t>Клиентское устройство MikroTik wAP LTE kit 2024 (wAPR-2nD&amp;EC200A)</t>
   </si>
   <si>
     <t>Woobm-USB</t>
   </si>
   <si>
     <t>Адаптер MikroTik Woobm-USB</t>
   </si>
   <si>
+    <t>XQ+DA0001</t>
+  </si>
+  <si>
+    <t>Кабель соединительный QSFP+ / QSFP28 MikroTik XQ+DA0001 (100 Gbps)</t>
+  </si>
+  <si>
     <t>XS+31LC10D</t>
   </si>
   <si>
     <t>Оптический модуль MikroTik XS+31LC10D</t>
   </si>
   <si>
     <t>XS+DA0001</t>
   </si>
   <si>
     <t>Кабель соединительный MikroTik XS+DA0001</t>
   </si>
   <si>
     <t>XS+DA0003</t>
   </si>
   <si>
     <t>Кабель соединительный MikroTik XS+DA0003</t>
   </si>
   <si>
     <t>Ubiquiti</t>
   </si>
   <si>
     <t>ACB-AC</t>
   </si>
   <si>
     <t>Точка доступа Ubiquiti airCube AC (ACB-AC)</t>
   </si>
   <si>
     <t>ACB-ISP</t>
   </si>
   <si>
     <t>Точка доступа Ubiquiti airCube ISP</t>
   </si>
   <si>
     <t>AF-5G23-S45</t>
   </si>
   <si>
     <t>Антенна Ubiquiti airFiber 5G23-S45</t>
   </si>
   <si>
-    <t>AF-5G30-S45</t>
-[...4 lines deleted...]
-  <si>
     <t>AMG-PRO</t>
   </si>
   <si>
     <t>Точка доступа Ubiquiti airGateway Pro (AMG-PRO)</t>
   </si>
   <si>
     <t>AMO-2G10</t>
   </si>
   <si>
     <t>Антенна Ubiquiti AirMax Omni 2G10 (AMO-2G10)</t>
   </si>
   <si>
     <t>AMO-2G13</t>
   </si>
   <si>
     <t>Антенна Ubiquiti AirMax Omni 2G13 (AMO-2G13)</t>
   </si>
   <si>
     <t>EP-54V-150W-AC</t>
   </si>
   <si>
     <t>Блок питания Ubiquiti EdgePower 54V 150W AC</t>
   </si>
   <si>
     <t>EP-54V-150W-DC</t>
   </si>
   <si>
     <t>Блок питания Ubiquiti EdgePower 54V 150W DC</t>
   </si>
   <si>
-    <t>ES-24-250W</t>
-[...4 lines deleted...]
-  <si>
     <t>ETH-SP-G2</t>
   </si>
   <si>
     <t>Грозозащита Ubiquiti Ethernet Surge Protector Gen 2 (ETH-SP-G2)</t>
   </si>
   <si>
     <t>FC-SM-200</t>
   </si>
   <si>
     <t>Оптоволоконный кабель Ubiquiti FiberCable SM-200</t>
   </si>
   <si>
     <t>GBE-LR</t>
   </si>
   <si>
     <t>Беспроводная точка доступа Ubiquiti GigaBeam Long Range (GBE-LR)</t>
   </si>
   <si>
     <t>Horn-5-45</t>
   </si>
   <si>
     <t>Антенна рупорная Ubiquiti Horn 5-45</t>
   </si>
   <si>
     <t>Horn-5-60</t>
@@ -901,50 +907,56 @@
   <si>
     <t>NSM2</t>
   </si>
   <si>
     <t>Точка доступа Ubiquiti NanoStation M2 (NSM2)</t>
   </si>
   <si>
     <t>NSM5</t>
   </si>
   <si>
     <t>Точка доступа Ubiquiti NanoStation M5 (NSM5)</t>
   </si>
   <si>
     <t>PAT.6217</t>
   </si>
   <si>
     <t>Патч-корд оптоволоконный LC(UPC)-LC(UPC) MM OM3 3mm duplex LSZH - 3m (orange)</t>
   </si>
   <si>
     <t>PBE-5AC-620</t>
   </si>
   <si>
     <t>Точка доступа Ubiquiti PowerBeam 5AC-620</t>
   </si>
   <si>
+    <t>PBE-M5-400</t>
+  </si>
+  <si>
+    <t>Точка доступа Ubiquiti PowerBeam M5-400 (PBE-M5-400)</t>
+  </si>
+  <si>
     <t>POE-15-12W</t>
   </si>
   <si>
     <t>Блок питания Ubiquiti POE-15-12W</t>
   </si>
   <si>
     <t>POE-24-12W-WH</t>
   </si>
   <si>
     <t>Инжектор питания (блок питания) Ubiquiti POE-24-12W белый цвет (POE-24-12W-WH)</t>
   </si>
   <si>
     <t>POE-24-24W-5p</t>
   </si>
   <si>
     <t>Комплект блоков питания (инжекторов) Ubiquiti POE-24-24W - 5 штук (POE-24-24W-5p)</t>
   </si>
   <si>
     <t>POE-24-24W-G-WH</t>
   </si>
   <si>
     <t>Блок питания Ubiquiti POE-24-24W-G-WH</t>
   </si>
   <si>
     <t>POE-24-AF5X</t>
@@ -1036,98 +1048,98 @@
   <si>
     <t>Комплект из трех точек доступа Ubiquiti Unifi AP 3-pack (U7-LR-3pack)</t>
   </si>
   <si>
     <t>UAP-AC-M-PRO</t>
   </si>
   <si>
     <t>Точка доступа Ubiquiti UniFi AP AC Mesh Pro (UAP-AC-M-PRO)</t>
   </si>
   <si>
     <t>UAP-AC-PRO</t>
   </si>
   <si>
     <t>Точка доступа Ubiquiti UniFi AP AC Pro (UAP-AC-PRO)</t>
   </si>
   <si>
     <t>UAP-NanoHD-5</t>
   </si>
   <si>
     <t>Точки доступа Ubiquiti UniFi AP NanoHD 5-Pack (UAP-NanoHD-5)</t>
   </si>
   <si>
     <t>UB-AM</t>
   </si>
   <si>
+    <t>Крепление Ubiquiti Universal Arm Bracket (UB-AM)</t>
+  </si>
+  <si>
     <t>Крепление Ubiquiti Universal Antenna Mount (UB-AM)</t>
   </si>
   <si>
-    <t>Крепление Ubiquiti Universal Arm Bracket (UB-AM)</t>
-[...1 lines deleted...]
-  <si>
     <t>UF-MM-1G</t>
   </si>
   <si>
     <t>Пара трансиверов Ubiquiti FiberModule UF-MM-1G</t>
   </si>
   <si>
     <t>UOC-2</t>
   </si>
   <si>
     <t>Патч-корд оптоволоконный Ubiquiti UniFi ODN Cable 2m</t>
   </si>
   <si>
-    <t>USW-Flex</t>
-[...2 lines deleted...]
-    <t>Коммутатор Ubiquiti UniFi Switch Flex</t>
+    <t>USW-16-POE</t>
+  </si>
+  <si>
+    <t>Коммутатор Ubiquiti UniFi Switch 16 PoE (USW-16-POE)</t>
+  </si>
+  <si>
+    <t>USW-48-POE</t>
+  </si>
+  <si>
+    <t>Коммутатор Ubiquiti UniFi Switch 48 PoE (USW-48-POE)</t>
   </si>
   <si>
     <t>USW-Flex-Mini</t>
   </si>
   <si>
     <t>Коммутатор Ubiquiti UniFi Switch Flex Mini (USW-Flex-Mini)</t>
   </si>
   <si>
     <t>USW-Lite-16-PoE</t>
   </si>
   <si>
     <t>Коммутатор Ubiquiti UniFi Switch Lite 16 PoE (USW-Lite-16-PoE)</t>
   </si>
   <si>
     <t>USW-Pro-24-POE</t>
   </si>
   <si>
     <t>Коммутатор Ubiquiti UniFi Switch Pro 24 PoE (USW-Pro-24-POE)</t>
   </si>
   <si>
-    <t>USW-Pro-8-PoE</t>
-[...4 lines deleted...]
-  <si>
     <t>Cambium Networks</t>
   </si>
   <si>
     <t>2450SMDD</t>
   </si>
   <si>
     <t>Абонентский модуль расширенный Cambium Networks 2450SMDD</t>
   </si>
   <si>
     <t>600SSD</t>
   </si>
   <si>
     <t>Устройство защиты от импульсных перенапряжений Cambium Networks 600SSD</t>
   </si>
   <si>
     <t>600SSH</t>
   </si>
   <si>
     <t>Грозозащита 600SSH Cambium Networks</t>
   </si>
   <si>
     <t>C000000L033A</t>
   </si>
   <si>
     <t>Грозозащита Cambium Networks GigE для оборудования PMP 450i / 450 и ePMP 1000 / 2000 / 3000</t>
@@ -1360,84 +1372,78 @@
   <si>
     <t>Комплект 3G/4G интернета KSS15-3G/4G-MR AllBands</t>
   </si>
   <si>
     <t>KSS18</t>
   </si>
   <si>
     <t>Комплект усиления сигнала KSS18 для модема (18 дБ)</t>
   </si>
   <si>
     <t>KSS18-3G/4G MIMO</t>
   </si>
   <si>
     <t>Комплект усиления сигнала для 3G/4G/LTE модема (18 дБ, MIMO)</t>
   </si>
   <si>
     <t>KSS20-3G/4G</t>
   </si>
   <si>
     <t>Комплект усиления сигнала для 3G/4G/LTE модема (20 дБ)</t>
   </si>
   <si>
     <t>D-Link</t>
   </si>
   <si>
-    <t>DES-1008D/L2B</t>
-[...4 lines deleted...]
-  <si>
     <t>DES-3200-28/C1A</t>
   </si>
   <si>
     <t>Коммутатор управляемый L2 D-Link DES-3200-28/C1A с 24x10/100Base-TX, 2x100/1000Base-X SFP, 2x100/1000Base-T/SFP</t>
   </si>
   <si>
-    <t>DGS-1210-28/ME/A2B</t>
-[...4 lines deleted...]
-  <si>
     <t>DGS-1250-52X/A1A</t>
   </si>
   <si>
     <t>Управляемый L2 коммутатор c 48 портами 10/100/1000Base-T и 4 портами 10GBase-X SFP+ D-Link DGS-1250-52X/A1A</t>
   </si>
   <si>
     <t>DGS-1250-52XMP/A1A</t>
   </si>
   <si>
     <t>Коммутатор D-Link DGS-1250-52XMP/A1A</t>
   </si>
   <si>
-    <t>DGS-3000-52L/B1A</t>
-[...2 lines deleted...]
-    <t>Коммутатор D-Link DGS-3000-52L/B1A</t>
+    <t>DGS-3000-28SC/A1A</t>
+  </si>
+  <si>
+    <t>Коммутатор D-Link DGS-3000-28SC/A1A</t>
+  </si>
+  <si>
+    <t>DIR-822/RU/E1A</t>
+  </si>
+  <si>
+    <t>Беспроводной маршрутизатор D-Link DIR-822/RU/E1A</t>
   </si>
   <si>
     <t>Info-Sys</t>
   </si>
   <si>
     <t>Грозозащита Info-Sys РГ6.5-1 исп.1 (розетка-розетка)</t>
   </si>
   <si>
     <t>РГ4GPoE-1DIN</t>
   </si>
   <si>
     <t>Грозозащита Info-Sys РГ4GPoE-1DIN</t>
   </si>
   <si>
     <t>РГ4GPoE-IP54</t>
   </si>
   <si>
     <t>Грозозащита уличная Info-Sys РГ4GPoE-IP54</t>
   </si>
   <si>
     <t>РГ5.x-1-90</t>
   </si>
   <si>
     <t>Грозозащита Info-Sys РГ5.x-1-90</t>
   </si>
@@ -1586,56 +1592,50 @@
     <t>Archer c80</t>
   </si>
   <si>
     <t>Беспроводной маршрутизатор TP-Link Archer c80</t>
   </si>
   <si>
     <t>EAP320</t>
   </si>
   <si>
     <t>Точка доступа для помещений TP-Link EAP320, Wi‑Fi AC1200</t>
   </si>
   <si>
     <t>РФ Инжиниринг</t>
   </si>
   <si>
     <t>RFE5800/20MIMO</t>
   </si>
   <si>
     <t>Панельная антенна RFE 5800/20 MIMO 5.6-5.9 ГГц 20.5 dBi 15°x15°</t>
   </si>
   <si>
     <t>RFE6000/25MIMO/C</t>
   </si>
   <si>
     <t>Секторная двухполяризационная антенна RFE6000/25MIMO/C 5.9-6.5 ГГц 23 dBi 9°x15° MIMO 2x2</t>
-  </si>
-[...4 lines deleted...]
-    <t>Секторная двухполяризационная антенна 5.9-6.5 ГГц 15.5 dBi 90°x9° MIMO 2x2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2032,5211 +2032,5233 @@
       <c r="H2" t="s">
         <v>9</v>
       </c>
       <c r="I2" t="s">
         <v>10</v>
       </c>
       <c r="J2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3" t="s">
         <v>14</v>
       </c>
       <c r="D3">
         <v>1078</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
-      <c r="G3">
-[...1 lines deleted...]
-      </c>
+      <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4">
-        <v>1994</v>
+        <v>1913</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5">
-        <v>1913</v>
+        <v>1994</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>12</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>5432</v>
+      </c>
+      <c r="C6" t="s">
         <v>19</v>
       </c>
-      <c r="C6" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="D6">
+        <v>300</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
+      <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>12</v>
       </c>
-      <c r="B7">
-        <v>5432</v>
+      <c r="B7" t="s">
+        <v>20</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D7">
-        <v>300</v>
+        <v>750</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" t="s">
         <v>23</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8">
-        <v>750</v>
+        <v>1613</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
-        <v>750</v>
+        <v>1613</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>12</v>
       </c>
       <c r="B9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" t="s">
         <v>25</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9">
-        <v>1613</v>
+        <v>1210</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
-[...1 lines deleted...]
-      </c>
+      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="B10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" t="s">
         <v>27</v>
       </c>
-      <c r="C10" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="D10">
+        <v>1150</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10">
-        <v>573</v>
+        <v>1150</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>12</v>
       </c>
       <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" t="s">
         <v>29</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11">
-        <v>1210</v>
+        <v>1355</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
-[...1 lines deleted...]
-      </c>
+      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" t="s">
         <v>31</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12">
-        <v>1150</v>
+        <v>600</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
-[...1 lines deleted...]
-      </c>
+      <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" t="s">
         <v>33</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13">
-        <v>1355</v>
+        <v>14600</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" t="s">
         <v>35</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
-        <v>600</v>
+        <v>13900</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>12</v>
       </c>
       <c r="B15" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" t="s">
         <v>37</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15">
-        <v>14600</v>
+        <v>427140</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
-[...1 lines deleted...]
-      </c>
+      <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" t="s">
         <v>39</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>13900</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16"/>
+      <c r="G16">
+        <v>51031</v>
+      </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>12</v>
       </c>
       <c r="B17" t="s">
         <v>41</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
-      <c r="D17">
-        <v>427140</v>
+      <c r="D17" t="s">
+        <v>40</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17"/>
+      <c r="G17">
+        <v>57558</v>
+      </c>
       <c r="H17"/>
-      <c r="I17"/>
+      <c r="I17">
+        <v>101370</v>
+      </c>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="B18" t="s">
         <v>43</v>
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
-      <c r="G18"/>
+      <c r="G18">
+        <v>103417</v>
+      </c>
       <c r="H18"/>
-      <c r="I18">
-[...1 lines deleted...]
-      </c>
+      <c r="I18"/>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="B19" t="s">
         <v>45</v>
       </c>
       <c r="C19" t="s">
         <v>46</v>
       </c>
       <c r="D19">
-        <v>21500</v>
+        <v>18500</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>12</v>
       </c>
       <c r="B20" t="s">
         <v>47</v>
       </c>
       <c r="C20" t="s">
         <v>48</v>
       </c>
       <c r="D20">
         <v>34199</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>12</v>
       </c>
       <c r="B21" t="s">
         <v>49</v>
       </c>
       <c r="C21" t="s">
         <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21">
-        <v>14116</v>
+        <v>15149</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>12</v>
       </c>
       <c r="B22" t="s">
         <v>51</v>
       </c>
       <c r="C22" t="s">
         <v>52</v>
       </c>
       <c r="D22">
         <v>28750</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>12</v>
       </c>
       <c r="B23" t="s">
         <v>53</v>
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23">
         <v>23950</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
-      <c r="G23"/>
+      <c r="G23">
+        <v>23950</v>
+      </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>12</v>
       </c>
       <c r="B24" t="s">
         <v>55</v>
       </c>
       <c r="C24" t="s">
         <v>56</v>
       </c>
       <c r="D24">
         <v>18500</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
+      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>12</v>
       </c>
       <c r="B25" t="s">
         <v>57</v>
       </c>
       <c r="C25" t="s">
         <v>58</v>
       </c>
       <c r="D25" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25">
-        <v>45931</v>
+        <v>48149</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>12</v>
       </c>
       <c r="B26" t="s">
         <v>59</v>
       </c>
       <c r="C26" t="s">
         <v>60</v>
       </c>
-      <c r="D26">
-        <v>49500</v>
+      <c r="D26" t="s">
+        <v>40</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26"/>
+      <c r="G26">
+        <v>31704</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>12</v>
       </c>
       <c r="B27" t="s">
         <v>61</v>
       </c>
       <c r="C27" t="s">
         <v>62</v>
       </c>
-      <c r="D27" t="s">
-        <v>21</v>
+      <c r="D27">
+        <v>49500</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
-        <v>18962</v>
+        <v>56541</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>12</v>
       </c>
       <c r="B28" t="s">
         <v>63</v>
       </c>
       <c r="C28" t="s">
         <v>64</v>
       </c>
-      <c r="D28">
-        <v>18100</v>
+      <c r="D28" t="s">
+        <v>40</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
-      <c r="G28"/>
+      <c r="G28">
+        <v>21532</v>
+      </c>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>12</v>
       </c>
       <c r="B29" t="s">
         <v>65</v>
       </c>
       <c r="C29" t="s">
         <v>66</v>
       </c>
-      <c r="D29" t="s">
-        <v>21</v>
+      <c r="D29">
+        <v>18100</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29">
-        <v>43480</v>
+        <v>21787</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>12</v>
       </c>
       <c r="B30" t="s">
         <v>67</v>
       </c>
       <c r="C30" t="s">
         <v>68</v>
       </c>
-      <c r="D30">
-        <v>58500</v>
+      <c r="D30" t="s">
+        <v>40</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
-      <c r="G30"/>
+      <c r="G30">
+        <v>45776</v>
+      </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>12</v>
       </c>
       <c r="B31" t="s">
         <v>69</v>
       </c>
       <c r="C31" t="s">
         <v>70</v>
       </c>
       <c r="D31">
-        <v>85500</v>
+        <v>58500</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>12</v>
       </c>
       <c r="B32" t="s">
         <v>71</v>
       </c>
       <c r="C32" t="s">
         <v>72</v>
       </c>
       <c r="D32">
         <v>62500</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>12</v>
       </c>
       <c r="B33" t="s">
         <v>73</v>
       </c>
       <c r="C33" t="s">
         <v>74</v>
       </c>
-      <c r="D33">
-        <v>11500</v>
+      <c r="D33" t="s">
+        <v>40</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
-      <c r="G33"/>
+      <c r="G33">
+        <v>16845</v>
+      </c>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33"/>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>12</v>
       </c>
       <c r="B34" t="s">
         <v>75</v>
       </c>
       <c r="C34" t="s">
         <v>76</v>
       </c>
-      <c r="D34" t="s">
-        <v>21</v>
+      <c r="D34">
+        <v>11500</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
-      <c r="G34">
-[...1 lines deleted...]
-      </c>
+      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>12</v>
       </c>
       <c r="B35" t="s">
         <v>77</v>
       </c>
       <c r="C35" t="s">
         <v>78</v>
       </c>
-      <c r="D35">
-        <v>1065</v>
+      <c r="D35" t="s">
+        <v>40</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35">
-        <v>1065</v>
+        <v>23058</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>12</v>
       </c>
       <c r="B36" t="s">
         <v>79</v>
       </c>
       <c r="C36" t="s">
         <v>80</v>
       </c>
       <c r="D36">
-        <v>6631</v>
+        <v>1065</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36">
-        <v>6631</v>
+        <v>1065</v>
       </c>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>12</v>
       </c>
       <c r="B37" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C37" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D37">
-        <v>6019</v>
+        <v>6631</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
-      <c r="G37"/>
+      <c r="G37">
+        <v>6631</v>
+      </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>12</v>
       </c>
       <c r="B38" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38">
-        <v>3599</v>
+        <v>6019</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>12</v>
       </c>
       <c r="B39" t="s">
         <v>84</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39">
-        <v>4210</v>
+        <v>3599</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
-[...1 lines deleted...]
-      </c>
+      <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>12</v>
       </c>
       <c r="B40" t="s">
         <v>86</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
-      <c r="D40" t="s">
-        <v>21</v>
+      <c r="D40">
+        <v>4210</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40">
-        <v>1369</v>
+        <v>4210</v>
       </c>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
         <v>12</v>
       </c>
       <c r="B41" t="s">
         <v>88</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
-      <c r="D41">
-        <v>6624</v>
+      <c r="D41" t="s">
+        <v>40</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
-      <c r="G41"/>
+      <c r="G41">
+        <v>1377</v>
+      </c>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>12</v>
       </c>
       <c r="B42" t="s">
         <v>90</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42">
-        <v>1338</v>
+        <v>6624</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
-      <c r="G42">
-[...1 lines deleted...]
-      </c>
+      <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>12</v>
       </c>
       <c r="B43" t="s">
         <v>92</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
-      <c r="D43" t="s">
-        <v>21</v>
+      <c r="D43">
+        <v>1338</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43">
-        <v>1079</v>
+        <v>1338</v>
       </c>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>12</v>
       </c>
       <c r="B44" t="s">
         <v>94</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
-      <c r="D44">
-        <v>4259</v>
+      <c r="D44" t="s">
+        <v>40</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
-      <c r="G44"/>
+      <c r="G44">
+        <v>13649</v>
+      </c>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>12</v>
       </c>
       <c r="B45" t="s">
         <v>96</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
-      <c r="D45">
-        <v>7550</v>
+      <c r="D45" t="s">
+        <v>40</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45"/>
+      <c r="G45">
+        <v>6622</v>
+      </c>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
         <v>12</v>
       </c>
       <c r="B46" t="s">
         <v>98</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46">
-        <v>29415</v>
+        <v>7550</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
         <v>12</v>
       </c>
       <c r="B47" t="s">
         <v>100</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
-      <c r="D47" t="s">
-        <v>21</v>
+      <c r="D47">
+        <v>29415</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
-      <c r="G47">
-[...1 lines deleted...]
-      </c>
+      <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
         <v>12</v>
       </c>
       <c r="B48" t="s">
         <v>102</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48">
-        <v>1963</v>
+        <v>1334</v>
       </c>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
         <v>12</v>
       </c>
       <c r="B49" t="s">
         <v>104</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
-      <c r="D49">
-        <v>8500</v>
+      <c r="D49" t="s">
+        <v>40</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
-      <c r="G49"/>
+      <c r="G49">
+        <v>2578</v>
+      </c>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
         <v>12</v>
       </c>
       <c r="B50" t="s">
         <v>106</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50">
-        <v>18200</v>
+        <v>8500</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
         <v>12</v>
       </c>
       <c r="B51" t="s">
         <v>108</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51">
-        <v>568</v>
+        <v>18200</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>12</v>
       </c>
       <c r="B52" t="s">
         <v>110</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52">
-        <v>1884</v>
+        <v>568</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
         <v>12</v>
       </c>
       <c r="B53" t="s">
         <v>112</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
-      <c r="D53" t="s">
-        <v>21</v>
+      <c r="D53">
+        <v>1884</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
-[...1 lines deleted...]
-      </c>
+      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
         <v>12</v>
       </c>
       <c r="B54" t="s">
         <v>114</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
-      <c r="D54">
-        <v>1318</v>
+      <c r="D54" t="s">
+        <v>40</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
-      <c r="G54"/>
+      <c r="G54">
+        <v>521</v>
+      </c>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>12</v>
       </c>
       <c r="B55" t="s">
         <v>116</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
-      <c r="D55">
-        <v>1300</v>
+      <c r="D55" t="s">
+        <v>40</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55">
-        <v>1300</v>
+        <v>521</v>
       </c>
       <c r="H55"/>
       <c r="I55"/>
       <c r="J55"/>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
         <v>12</v>
       </c>
       <c r="B56" t="s">
         <v>118</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
-      <c r="D56">
-        <v>5100</v>
+      <c r="D56" t="s">
+        <v>40</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
-      <c r="G56"/>
+      <c r="G56">
+        <v>781</v>
+      </c>
       <c r="H56"/>
       <c r="I56"/>
       <c r="J56"/>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
         <v>12</v>
       </c>
       <c r="B57" t="s">
         <v>120</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57">
-        <v>30100</v>
+        <v>1318</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57"/>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
         <v>12</v>
       </c>
       <c r="B58" t="s">
         <v>122</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
-      <c r="D58" t="s">
-        <v>21</v>
+      <c r="D58">
+        <v>1300</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
-      <c r="G58">
-[...1 lines deleted...]
-      </c>
+      <c r="G58"/>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58"/>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
         <v>12</v>
       </c>
       <c r="B59" t="s">
         <v>124</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59">
-        <v>20800</v>
+        <v>5100</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
         <v>12</v>
       </c>
       <c r="B60" t="s">
         <v>126</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60">
-        <v>29600</v>
+        <v>30100</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60"/>
       <c r="I60"/>
       <c r="J60"/>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
         <v>12</v>
       </c>
       <c r="B61" t="s">
         <v>128</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61">
-        <v>10294</v>
+        <v>20800</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
-      <c r="G61"/>
+      <c r="G61">
+        <v>22295</v>
+      </c>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
         <v>12</v>
       </c>
       <c r="B62" t="s">
         <v>130</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62">
-        <v>3810</v>
+        <v>29600</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
-      <c r="G62"/>
+      <c r="G62">
+        <v>36536</v>
+      </c>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
         <v>12</v>
       </c>
       <c r="B63" t="s">
         <v>132</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
-      <c r="D63">
-        <v>7468</v>
+      <c r="D63" t="s">
+        <v>40</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
-      <c r="G63"/>
+      <c r="G63">
+        <v>6622</v>
+      </c>
       <c r="H63"/>
       <c r="I63"/>
       <c r="J63"/>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
         <v>12</v>
       </c>
       <c r="B64" t="s">
         <v>134</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64">
-        <v>9500</v>
+        <v>10294</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64"/>
       <c r="I64"/>
       <c r="J64"/>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
         <v>12</v>
       </c>
       <c r="B65" t="s">
         <v>136</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65">
-        <v>22203</v>
+        <v>7468</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65"/>
       <c r="I65"/>
       <c r="J65"/>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
         <v>12</v>
       </c>
       <c r="B66" t="s">
         <v>138</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66">
-        <v>2250</v>
+        <v>9500</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66"/>
       <c r="I66"/>
       <c r="J66"/>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
         <v>12</v>
       </c>
       <c r="B67" t="s">
         <v>140</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67">
-        <v>5977</v>
+        <v>22203</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67"/>
       <c r="I67"/>
       <c r="J67"/>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
         <v>12</v>
       </c>
       <c r="B68" t="s">
         <v>142</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
-      <c r="D68">
-        <v>4987</v>
+      <c r="D68" t="s">
+        <v>40</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
-      <c r="G68"/>
+      <c r="G68">
+        <v>16167</v>
+      </c>
       <c r="H68"/>
       <c r="I68"/>
       <c r="J68"/>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
         <v>12</v>
       </c>
       <c r="B69" t="s">
         <v>144</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
-      <c r="D69" t="s">
-        <v>21</v>
+      <c r="D69">
+        <v>2250</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
-      <c r="G69">
-[...1 lines deleted...]
-      </c>
+      <c r="G69"/>
       <c r="H69"/>
       <c r="I69"/>
       <c r="J69"/>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
         <v>12</v>
       </c>
       <c r="B70" t="s">
         <v>146</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70">
-        <v>7500</v>
+        <v>5397</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
-      <c r="G70"/>
+      <c r="G70">
+        <v>6707</v>
+      </c>
       <c r="H70"/>
       <c r="I70"/>
       <c r="J70"/>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
         <v>12</v>
       </c>
       <c r="B71" t="s">
         <v>148</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71">
-        <v>9900</v>
+        <v>4987</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71"/>
       <c r="I71"/>
       <c r="J71"/>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
         <v>12</v>
       </c>
       <c r="B72" t="s">
         <v>150</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
-      <c r="D72">
-        <v>15500</v>
+      <c r="D72" t="s">
+        <v>40</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
-      <c r="G72"/>
+      <c r="G72">
+        <v>6274</v>
+      </c>
       <c r="H72"/>
       <c r="I72"/>
       <c r="J72"/>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
         <v>12</v>
       </c>
       <c r="B73" t="s">
         <v>152</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73">
-        <v>7185</v>
+        <v>7500</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73">
-        <v>7185</v>
+        <v>10029</v>
       </c>
       <c r="H73"/>
       <c r="I73"/>
       <c r="J73"/>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
         <v>12</v>
       </c>
       <c r="B74" t="s">
         <v>154</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74">
-        <v>7690</v>
+        <v>9900</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74"/>
       <c r="I74"/>
       <c r="J74"/>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
         <v>12</v>
       </c>
       <c r="B75" t="s">
         <v>156</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
-      <c r="D75" t="s">
-        <v>21</v>
+      <c r="D75">
+        <v>15500</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75">
-        <v>9016</v>
+        <v>15500</v>
       </c>
       <c r="H75"/>
       <c r="I75"/>
       <c r="J75"/>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
         <v>12</v>
       </c>
       <c r="B76" t="s">
         <v>158</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76">
-        <v>4076</v>
+        <v>7185</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
-      <c r="G76"/>
+      <c r="G76">
+        <v>7185</v>
+      </c>
       <c r="H76"/>
       <c r="I76"/>
       <c r="J76"/>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
         <v>12</v>
       </c>
       <c r="B77" t="s">
         <v>160</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77">
-        <v>9900</v>
+        <v>7690</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
-      <c r="G77"/>
+      <c r="G77">
+        <v>8334</v>
+      </c>
       <c r="H77"/>
       <c r="I77"/>
       <c r="J77"/>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
         <v>12</v>
       </c>
       <c r="B78" t="s">
         <v>162</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
-      <c r="D78">
-        <v>534</v>
+      <c r="D78" t="s">
+        <v>40</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78">
-        <v>543</v>
+        <v>9690</v>
       </c>
       <c r="H78"/>
       <c r="I78"/>
       <c r="J78"/>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
         <v>12</v>
       </c>
       <c r="B79" t="s">
         <v>164</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79">
-        <v>3897</v>
+        <v>4076</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79"/>
       <c r="I79"/>
       <c r="J79"/>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
         <v>12</v>
       </c>
       <c r="B80" t="s">
         <v>166</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
-      <c r="D80">
-        <v>8300</v>
+      <c r="D80" t="s">
+        <v>40</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
-      <c r="G80"/>
+      <c r="G80">
+        <v>18989</v>
+      </c>
       <c r="H80"/>
       <c r="I80"/>
       <c r="J80"/>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
         <v>12</v>
       </c>
       <c r="B81" t="s">
         <v>168</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
-      <c r="D81">
-        <v>11800</v>
+      <c r="D81" t="s">
+        <v>40</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
-      <c r="G81"/>
+      <c r="G81">
+        <v>9606</v>
+      </c>
       <c r="H81"/>
       <c r="I81"/>
       <c r="J81"/>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
         <v>12</v>
       </c>
       <c r="B82" t="s">
         <v>170</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82">
-        <v>28476</v>
+        <v>9900</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
-      <c r="G82"/>
+      <c r="G82">
+        <v>11360</v>
+      </c>
       <c r="H82"/>
       <c r="I82"/>
       <c r="J82"/>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" t="s">
         <v>12</v>
       </c>
       <c r="B83" t="s">
         <v>172</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83">
-        <v>41671</v>
+        <v>534</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83"/>
       <c r="I83"/>
       <c r="J83"/>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
         <v>12</v>
       </c>
       <c r="B84" t="s">
         <v>174</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84">
-        <v>16000</v>
+        <v>3897</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84"/>
       <c r="I84"/>
       <c r="J84"/>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" t="s">
         <v>12</v>
       </c>
       <c r="B85" t="s">
         <v>176</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85">
-        <v>30200</v>
+        <v>8300</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
-      <c r="G85">
-[...1 lines deleted...]
-      </c>
+      <c r="G85"/>
       <c r="H85"/>
       <c r="I85"/>
       <c r="J85"/>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
         <v>12</v>
       </c>
       <c r="B86" t="s">
         <v>178</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86">
-        <v>30159</v>
+        <v>11800</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86"/>
       <c r="I86"/>
       <c r="J86"/>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" t="s">
         <v>12</v>
       </c>
       <c r="B87" t="s">
         <v>180</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87">
-        <v>26500</v>
+        <v>28476</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87"/>
       <c r="I87"/>
       <c r="J87"/>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
         <v>12</v>
       </c>
       <c r="B88" t="s">
         <v>182</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88">
-        <v>25210</v>
+        <v>16500</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88"/>
       <c r="I88"/>
       <c r="J88"/>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" t="s">
         <v>12</v>
       </c>
       <c r="B89" t="s">
         <v>184</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89">
-        <v>3900</v>
+        <v>31600</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89"/>
       <c r="I89"/>
       <c r="J89"/>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
         <v>12</v>
       </c>
       <c r="B90" t="s">
         <v>186</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90">
-        <v>5717</v>
+        <v>30159</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90"/>
       <c r="I90"/>
       <c r="J90"/>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
         <v>12</v>
       </c>
       <c r="B91" t="s">
         <v>188</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91">
-        <v>17500</v>
+        <v>26500</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91"/>
       <c r="I91"/>
       <c r="J91"/>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
         <v>12</v>
       </c>
       <c r="B92" t="s">
         <v>190</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92">
-        <v>11100</v>
+        <v>25210</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92"/>
       <c r="I92"/>
       <c r="J92"/>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
         <v>12</v>
       </c>
       <c r="B93" t="s">
         <v>192</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93">
-        <v>450</v>
+        <v>5717</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93"/>
       <c r="I93"/>
       <c r="J93"/>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" t="s">
         <v>12</v>
       </c>
       <c r="B94" t="s">
         <v>194</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94">
-        <v>11627</v>
+        <v>11100</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94"/>
       <c r="I94"/>
       <c r="J94"/>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" t="s">
         <v>12</v>
       </c>
       <c r="B95" t="s">
         <v>196</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95">
-        <v>5819</v>
+        <v>450</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
-      <c r="G95"/>
+      <c r="G95">
+        <v>503</v>
+      </c>
       <c r="H95"/>
       <c r="I95"/>
       <c r="J95"/>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" t="s">
         <v>12</v>
       </c>
       <c r="B96" t="s">
         <v>198</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
-      <c r="D96">
-        <v>13500</v>
+      <c r="D96" t="s">
+        <v>40</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
-      <c r="G96"/>
+      <c r="G96">
+        <v>15149</v>
+      </c>
       <c r="H96"/>
       <c r="I96"/>
       <c r="J96"/>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" t="s">
         <v>12</v>
       </c>
       <c r="B97" t="s">
         <v>200</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97">
-        <v>28076</v>
+        <v>11627</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97"/>
       <c r="I97"/>
       <c r="J97"/>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" t="s">
         <v>12</v>
       </c>
       <c r="B98" t="s">
         <v>202</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98">
-        <v>18500</v>
+        <v>5819</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98"/>
       <c r="I98"/>
       <c r="J98"/>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" t="s">
         <v>12</v>
       </c>
       <c r="B99" t="s">
         <v>204</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99">
-        <v>22502</v>
+        <v>13500</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
-      <c r="G99"/>
+      <c r="G99">
+        <v>13500</v>
+      </c>
       <c r="H99"/>
       <c r="I99"/>
       <c r="J99"/>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" t="s">
         <v>12</v>
       </c>
       <c r="B100" t="s">
         <v>206</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100">
-        <v>12159</v>
+        <v>28076</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100"/>
       <c r="I100"/>
       <c r="J100"/>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" t="s">
         <v>12</v>
       </c>
       <c r="B101" t="s">
         <v>208</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101">
-        <v>1963</v>
+        <v>18500</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101"/>
       <c r="I101"/>
       <c r="J101"/>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" t="s">
         <v>12</v>
       </c>
       <c r="B102" t="s">
         <v>210</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
-      <c r="D102" t="s">
-        <v>21</v>
+      <c r="D102">
+        <v>22502</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
-      <c r="G102">
-[...1 lines deleted...]
-      </c>
+      <c r="G102"/>
       <c r="H102"/>
       <c r="I102"/>
       <c r="J102"/>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" t="s">
         <v>12</v>
       </c>
       <c r="B103" t="s">
         <v>212</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103">
-        <v>2450</v>
+        <v>12159</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103"/>
       <c r="I103"/>
       <c r="J103"/>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
         <v>12</v>
       </c>
       <c r="B104" t="s">
         <v>214</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104">
-        <v>15440</v>
+        <v>1963</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104"/>
       <c r="I104"/>
       <c r="J104"/>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" t="s">
         <v>12</v>
       </c>
       <c r="B105" t="s">
         <v>216</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
-      <c r="D105" t="s">
-        <v>21</v>
+      <c r="D105">
+        <v>2450</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
-      <c r="G105">
-[...1 lines deleted...]
-      </c>
+      <c r="G105"/>
       <c r="H105"/>
       <c r="I105"/>
       <c r="J105"/>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" t="s">
         <v>12</v>
       </c>
       <c r="B106" t="s">
         <v>218</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
-      <c r="D106">
-        <v>1450</v>
+      <c r="D106" t="s">
+        <v>40</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
-      <c r="G106"/>
+      <c r="G106">
+        <v>7851</v>
+      </c>
       <c r="H106"/>
       <c r="I106"/>
       <c r="J106"/>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" t="s">
         <v>12</v>
       </c>
       <c r="B107" t="s">
         <v>220</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
-      <c r="D107" t="s">
-        <v>21</v>
+      <c r="D107">
+        <v>15440</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
-      <c r="G107">
-[...1 lines deleted...]
-      </c>
+      <c r="G107"/>
       <c r="H107"/>
       <c r="I107"/>
       <c r="J107"/>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" t="s">
         <v>12</v>
       </c>
       <c r="B108" t="s">
         <v>222</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108">
-        <v>10991</v>
+        <v>1450</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108"/>
       <c r="I108"/>
       <c r="J108"/>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" t="s">
         <v>12</v>
       </c>
       <c r="B109" t="s">
         <v>224</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
-      <c r="D109">
-        <v>6380</v>
+      <c r="D109" t="s">
+        <v>40</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
-      <c r="G109"/>
+      <c r="G109">
+        <v>2926</v>
+      </c>
       <c r="H109"/>
       <c r="I109"/>
       <c r="J109"/>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" t="s">
         <v>12</v>
       </c>
       <c r="B110" t="s">
         <v>226</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110">
-        <v>6465</v>
+        <v>10991</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
-      <c r="G110"/>
+      <c r="G110">
+        <v>10991</v>
+      </c>
       <c r="H110"/>
       <c r="I110"/>
       <c r="J110"/>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" t="s">
         <v>12</v>
       </c>
       <c r="B111" t="s">
         <v>228</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111">
-        <v>9600</v>
+        <v>6380</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
-      <c r="G111">
-[...1 lines deleted...]
-      </c>
+      <c r="G111"/>
       <c r="H111"/>
       <c r="I111"/>
       <c r="J111"/>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" t="s">
         <v>12</v>
       </c>
       <c r="B112" t="s">
         <v>230</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112">
-        <v>7705</v>
+        <v>6465</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112"/>
       <c r="I112"/>
       <c r="J112"/>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" t="s">
         <v>12</v>
       </c>
       <c r="B113" t="s">
         <v>232</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113">
-        <v>1150</v>
+        <v>8850</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113"/>
       <c r="I113"/>
       <c r="J113"/>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" t="s">
         <v>12</v>
       </c>
       <c r="B114" t="s">
         <v>234</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114">
-        <v>12500</v>
+        <v>7705</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114"/>
       <c r="I114"/>
       <c r="J114"/>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" t="s">
         <v>12</v>
       </c>
       <c r="B115" t="s">
         <v>236</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115">
-        <v>3201</v>
+        <v>1150</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115"/>
       <c r="I115"/>
       <c r="J115"/>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" t="s">
         <v>12</v>
       </c>
       <c r="B116" t="s">
         <v>238</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
-      <c r="D116">
-        <v>4320</v>
+      <c r="D116" t="s">
+        <v>40</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
-      <c r="G116"/>
+      <c r="G116">
+        <v>4986</v>
+      </c>
       <c r="H116"/>
       <c r="I116"/>
       <c r="J116"/>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" t="s">
+        <v>12</v>
+      </c>
+      <c r="B117" t="s">
         <v>240</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" t="s">
         <v>241</v>
       </c>
-      <c r="C117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D117">
-        <v>9500</v>
+        <v>12500</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
-      <c r="G117"/>
+      <c r="G117">
+        <v>13734</v>
+      </c>
       <c r="H117"/>
       <c r="I117"/>
       <c r="J117"/>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
-        <v>240</v>
+        <v>12</v>
       </c>
       <c r="B118" t="s">
+        <v>242</v>
+      </c>
+      <c r="C118" t="s">
         <v>243</v>
       </c>
-      <c r="C118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D118">
-        <v>4500</v>
+        <v>3201</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118"/>
       <c r="I118"/>
       <c r="J118"/>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" t="s">
-        <v>240</v>
+        <v>12</v>
       </c>
       <c r="B119" t="s">
+        <v>244</v>
+      </c>
+      <c r="C119" t="s">
         <v>245</v>
       </c>
-      <c r="C119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D119">
-        <v>11200</v>
+        <v>4320</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119"/>
       <c r="I119"/>
       <c r="J119"/>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B120" t="s">
         <v>247</v>
       </c>
       <c r="C120" t="s">
         <v>248</v>
       </c>
       <c r="D120">
-        <v>13800</v>
+        <v>9500</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120"/>
       <c r="I120"/>
       <c r="J120"/>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B121" t="s">
         <v>249</v>
       </c>
       <c r="C121" t="s">
         <v>250</v>
       </c>
       <c r="D121">
-        <v>5265</v>
+        <v>4500</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121"/>
       <c r="I121"/>
       <c r="J121"/>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B122" t="s">
         <v>251</v>
       </c>
       <c r="C122" t="s">
         <v>252</v>
       </c>
       <c r="D122">
-        <v>21812</v>
+        <v>11200</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122"/>
       <c r="I122"/>
       <c r="J122"/>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B123" t="s">
         <v>253</v>
       </c>
       <c r="C123" t="s">
         <v>254</v>
       </c>
       <c r="D123">
-        <v>25100</v>
+        <v>5265</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123"/>
       <c r="I123"/>
       <c r="J123"/>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B124" t="s">
         <v>255</v>
       </c>
       <c r="C124" t="s">
         <v>256</v>
       </c>
       <c r="D124">
-        <v>7910</v>
+        <v>21812</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124"/>
       <c r="I124"/>
       <c r="J124"/>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B125" t="s">
         <v>257</v>
       </c>
       <c r="C125" t="s">
         <v>258</v>
       </c>
       <c r="D125">
-        <v>7840</v>
+        <v>25100</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125"/>
       <c r="I125"/>
       <c r="J125"/>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B126" t="s">
         <v>259</v>
       </c>
       <c r="C126" t="s">
         <v>260</v>
       </c>
-      <c r="D126" t="s">
-        <v>21</v>
+      <c r="D126">
+        <v>7910</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
-      <c r="G126">
-[...1 lines deleted...]
-      </c>
+      <c r="G126"/>
       <c r="H126"/>
       <c r="I126"/>
       <c r="J126"/>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B127" t="s">
         <v>261</v>
       </c>
       <c r="C127" t="s">
         <v>262</v>
       </c>
       <c r="D127">
-        <v>2659</v>
+        <v>7840</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127"/>
       <c r="I127"/>
       <c r="J127"/>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B128" t="s">
         <v>263</v>
       </c>
       <c r="C128" t="s">
         <v>264</v>
       </c>
       <c r="D128">
-        <v>10828</v>
+        <v>2659</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128"/>
       <c r="I128"/>
       <c r="J128"/>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B129" t="s">
         <v>265</v>
       </c>
       <c r="C129" t="s">
         <v>266</v>
       </c>
       <c r="D129">
-        <v>48500</v>
+        <v>10828</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129"/>
       <c r="I129"/>
       <c r="J129"/>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B130" t="s">
         <v>267</v>
       </c>
       <c r="C130" t="s">
         <v>268</v>
       </c>
       <c r="D130">
-        <v>7759</v>
+        <v>48500</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130"/>
       <c r="I130"/>
       <c r="J130"/>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B131" t="s">
         <v>269</v>
       </c>
       <c r="C131" t="s">
         <v>270</v>
       </c>
       <c r="D131">
-        <v>7720</v>
+        <v>7759</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131"/>
       <c r="I131"/>
       <c r="J131"/>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B132" t="s">
         <v>271</v>
       </c>
       <c r="C132" t="s">
         <v>272</v>
       </c>
       <c r="D132">
-        <v>13500</v>
+        <v>7720</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132"/>
       <c r="I132"/>
       <c r="J132"/>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B133" t="s">
         <v>273</v>
       </c>
       <c r="C133" t="s">
         <v>274</v>
       </c>
       <c r="D133">
-        <v>9500</v>
+        <v>13500</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133"/>
       <c r="I133"/>
       <c r="J133"/>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B134" t="s">
         <v>275</v>
       </c>
       <c r="C134" t="s">
         <v>276</v>
       </c>
       <c r="D134">
-        <v>23248</v>
+        <v>9500</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134"/>
       <c r="I134"/>
       <c r="J134"/>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B135" t="s">
         <v>277</v>
       </c>
       <c r="C135" t="s">
         <v>278</v>
       </c>
       <c r="D135">
-        <v>6200</v>
+        <v>23248</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
-      <c r="G135">
-[...1 lines deleted...]
-      </c>
+      <c r="G135"/>
       <c r="H135"/>
       <c r="I135"/>
       <c r="J135"/>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B136" t="s">
         <v>279</v>
       </c>
       <c r="C136" t="s">
         <v>280</v>
       </c>
       <c r="D136">
-        <v>7425</v>
+        <v>6200</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136"/>
       <c r="I136"/>
       <c r="J136"/>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B137" t="s">
         <v>281</v>
       </c>
       <c r="C137" t="s">
         <v>282</v>
       </c>
       <c r="D137">
-        <v>841</v>
+        <v>7425</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137"/>
       <c r="I137"/>
       <c r="J137"/>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B138" t="s">
         <v>283</v>
       </c>
       <c r="C138" t="s">
         <v>284</v>
       </c>
       <c r="D138">
-        <v>9950</v>
+        <v>841</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138"/>
       <c r="I138"/>
       <c r="J138"/>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B139" t="s">
         <v>285</v>
       </c>
       <c r="C139" t="s">
         <v>286</v>
       </c>
       <c r="D139">
-        <v>1722</v>
+        <v>9950</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139"/>
       <c r="I139"/>
       <c r="J139"/>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B140" t="s">
         <v>287</v>
       </c>
       <c r="C140" t="s">
         <v>288</v>
       </c>
       <c r="D140">
-        <v>8400</v>
+        <v>1722</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140"/>
       <c r="I140"/>
       <c r="J140"/>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B141" t="s">
         <v>289</v>
       </c>
       <c r="C141" t="s">
         <v>290</v>
       </c>
       <c r="D141">
-        <v>21397</v>
+        <v>8400</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141"/>
       <c r="I141"/>
       <c r="J141"/>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B142" t="s">
         <v>291</v>
       </c>
       <c r="C142" t="s">
         <v>292</v>
       </c>
       <c r="D142">
-        <v>574</v>
+        <v>21397</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142"/>
       <c r="I142"/>
       <c r="J142"/>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B143" t="s">
         <v>293</v>
       </c>
       <c r="C143" t="s">
         <v>294</v>
       </c>
       <c r="D143">
-        <v>25980</v>
+        <v>574</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143"/>
       <c r="I143"/>
       <c r="J143"/>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B144" t="s">
         <v>295</v>
       </c>
       <c r="C144" t="s">
         <v>296</v>
       </c>
       <c r="D144">
-        <v>2281</v>
+        <v>25980</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144"/>
       <c r="I144"/>
       <c r="J144"/>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B145" t="s">
         <v>297</v>
       </c>
       <c r="C145" t="s">
         <v>298</v>
       </c>
-      <c r="D145">
-        <v>1090</v>
+      <c r="D145" t="s">
+        <v>40</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
-      <c r="G145"/>
+      <c r="G145">
+        <v>11123</v>
+      </c>
       <c r="H145"/>
       <c r="I145"/>
       <c r="J145"/>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B146" t="s">
         <v>299</v>
       </c>
       <c r="C146" t="s">
         <v>300</v>
       </c>
       <c r="D146">
-        <v>7850</v>
+        <v>2281</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146"/>
       <c r="H146"/>
       <c r="I146"/>
       <c r="J146"/>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B147" t="s">
         <v>301</v>
       </c>
       <c r="C147" t="s">
         <v>302</v>
       </c>
       <c r="D147">
-        <v>1600</v>
+        <v>1090</v>
       </c>
       <c r="E147"/>
       <c r="F147"/>
       <c r="G147"/>
       <c r="H147"/>
       <c r="I147"/>
       <c r="J147"/>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B148" t="s">
         <v>303</v>
       </c>
       <c r="C148" t="s">
         <v>304</v>
       </c>
       <c r="D148">
-        <v>1986</v>
+        <v>7850</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148"/>
       <c r="H148"/>
       <c r="I148"/>
       <c r="J148"/>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B149" t="s">
         <v>305</v>
       </c>
       <c r="C149" t="s">
         <v>306</v>
       </c>
       <c r="D149">
-        <v>6070</v>
+        <v>1600</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149"/>
       <c r="H149"/>
       <c r="I149"/>
       <c r="J149"/>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B150" t="s">
         <v>307</v>
       </c>
       <c r="C150" t="s">
         <v>308</v>
       </c>
       <c r="D150">
-        <v>173</v>
+        <v>1986</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150"/>
       <c r="I150"/>
       <c r="J150"/>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B151" t="s">
         <v>309</v>
       </c>
       <c r="C151" t="s">
         <v>310</v>
       </c>
       <c r="D151">
-        <v>5500</v>
+        <v>6070</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151"/>
       <c r="I151"/>
       <c r="J151"/>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B152" t="s">
         <v>311</v>
       </c>
       <c r="C152" t="s">
         <v>312</v>
       </c>
       <c r="D152">
-        <v>37500</v>
+        <v>173</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152"/>
       <c r="I152"/>
       <c r="J152"/>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B153" t="s">
         <v>313</v>
       </c>
       <c r="C153" t="s">
         <v>314</v>
       </c>
       <c r="D153">
-        <v>19000</v>
+        <v>5500</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153"/>
       <c r="I153"/>
       <c r="J153"/>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B154" t="s">
         <v>315</v>
       </c>
       <c r="C154" t="s">
         <v>316</v>
       </c>
       <c r="D154">
-        <v>14899</v>
+        <v>37500</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154"/>
       <c r="I154"/>
       <c r="J154"/>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B155" t="s">
         <v>317</v>
       </c>
       <c r="C155" t="s">
         <v>318</v>
       </c>
       <c r="D155">
-        <v>40560</v>
+        <v>19000</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155"/>
       <c r="I155"/>
       <c r="J155"/>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B156" t="s">
         <v>319</v>
       </c>
       <c r="C156" t="s">
         <v>320</v>
       </c>
       <c r="D156">
-        <v>52324</v>
+        <v>14899</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156"/>
       <c r="I156"/>
       <c r="J156"/>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B157" t="s">
         <v>321</v>
       </c>
       <c r="C157" t="s">
         <v>322</v>
       </c>
       <c r="D157">
-        <v>7083</v>
+        <v>40560</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157"/>
       <c r="I157"/>
       <c r="J157"/>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B158" t="s">
         <v>323</v>
       </c>
       <c r="C158" t="s">
         <v>324</v>
       </c>
       <c r="D158">
-        <v>1710</v>
+        <v>52324</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158"/>
       <c r="I158"/>
       <c r="J158"/>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B159" t="s">
         <v>325</v>
       </c>
       <c r="C159" t="s">
         <v>326</v>
       </c>
       <c r="D159">
-        <v>2804</v>
+        <v>7083</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159"/>
       <c r="I159"/>
       <c r="J159"/>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B160" t="s">
         <v>327</v>
       </c>
       <c r="C160" t="s">
         <v>328</v>
       </c>
       <c r="D160">
-        <v>17200</v>
+        <v>1710</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160"/>
       <c r="I160"/>
       <c r="J160"/>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B161" t="s">
         <v>329</v>
       </c>
       <c r="C161" t="s">
         <v>330</v>
       </c>
       <c r="D161">
-        <v>19100</v>
+        <v>2804</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
-      <c r="G161">
-[...1 lines deleted...]
-      </c>
+      <c r="G161"/>
       <c r="H161"/>
       <c r="I161"/>
       <c r="J161"/>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B162" t="s">
         <v>331</v>
       </c>
       <c r="C162" t="s">
         <v>332</v>
       </c>
       <c r="D162">
-        <v>50094</v>
+        <v>17200</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162"/>
       <c r="I162"/>
       <c r="J162"/>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B163" t="s">
         <v>333</v>
       </c>
       <c r="C163" t="s">
         <v>334</v>
       </c>
-      <c r="D163" t="s">
-        <v>21</v>
+      <c r="D163">
+        <v>19100</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163">
-        <v>18717</v>
+        <v>20176</v>
       </c>
       <c r="H163"/>
       <c r="I163"/>
       <c r="J163"/>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B164" t="s">
         <v>335</v>
       </c>
       <c r="C164" t="s">
         <v>336</v>
       </c>
       <c r="D164">
-        <v>16357</v>
+        <v>50094</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164"/>
       <c r="I164"/>
       <c r="J164"/>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B165" t="s">
         <v>337</v>
       </c>
       <c r="C165" t="s">
         <v>338</v>
       </c>
-      <c r="D165">
-        <v>139585</v>
+      <c r="D165" t="s">
+        <v>40</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
-      <c r="G165"/>
+      <c r="G165">
+        <v>17124</v>
+      </c>
       <c r="H165"/>
       <c r="I165"/>
       <c r="J165"/>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B166" t="s">
         <v>339</v>
       </c>
       <c r="C166" t="s">
         <v>340</v>
       </c>
-      <c r="D166" t="s">
-        <v>21</v>
+      <c r="D166">
+        <v>16357</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
-      <c r="G166">
-[...1 lines deleted...]
-      </c>
+      <c r="G166"/>
       <c r="H166"/>
-      <c r="I166">
-[...1 lines deleted...]
-      </c>
+      <c r="I166"/>
       <c r="J166"/>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B167" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C167" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D167">
-        <v>1353</v>
+        <v>139585</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167"/>
-      <c r="I167">
-[...1 lines deleted...]
-      </c>
+      <c r="I167"/>
       <c r="J167"/>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B168" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C168" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D168">
-        <v>2981</v>
+        <v>950</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168"/>
-      <c r="I168"/>
+      <c r="I168">
+        <v>950</v>
+      </c>
       <c r="J168"/>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B169" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C169" t="s">
         <v>345</v>
       </c>
-      <c r="D169">
-        <v>1049</v>
+      <c r="D169" t="s">
+        <v>40</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169"/>
-      <c r="I169"/>
+      <c r="I169">
+        <v>950</v>
+      </c>
       <c r="J169"/>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B170" t="s">
         <v>346</v>
       </c>
       <c r="C170" t="s">
         <v>347</v>
       </c>
-      <c r="D170" t="s">
-        <v>21</v>
+      <c r="D170">
+        <v>2981</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
-      <c r="G170">
-[...1 lines deleted...]
-      </c>
+      <c r="G170"/>
       <c r="H170"/>
       <c r="I170"/>
       <c r="J170"/>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B171" t="s">
         <v>348</v>
       </c>
       <c r="C171" t="s">
         <v>349</v>
       </c>
       <c r="D171">
-        <v>4100</v>
+        <v>1049</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171"/>
       <c r="I171"/>
       <c r="J171"/>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B172" t="s">
         <v>350</v>
       </c>
       <c r="C172" t="s">
         <v>351</v>
       </c>
-      <c r="D172">
-        <v>23100</v>
+      <c r="D172" t="s">
+        <v>40</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
-      <c r="G172"/>
+      <c r="G172">
+        <v>34163</v>
+      </c>
       <c r="H172"/>
       <c r="I172"/>
       <c r="J172"/>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B173" t="s">
         <v>352</v>
       </c>
       <c r="C173" t="s">
         <v>353</v>
       </c>
       <c r="D173" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173">
-        <v>76987</v>
+        <v>69680</v>
       </c>
       <c r="H173"/>
       <c r="I173"/>
       <c r="J173"/>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B174" t="s">
         <v>354</v>
       </c>
       <c r="C174" t="s">
         <v>355</v>
       </c>
-      <c r="D174" t="s">
-        <v>21</v>
+      <c r="D174">
+        <v>4100</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
-      <c r="G174">
-[...1 lines deleted...]
-      </c>
+      <c r="G174"/>
       <c r="H174"/>
       <c r="I174"/>
       <c r="J174"/>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" t="s">
+        <v>246</v>
+      </c>
+      <c r="B175" t="s">
         <v>356</v>
       </c>
-      <c r="B175" t="s">
+      <c r="C175" t="s">
         <v>357</v>
       </c>
-      <c r="C175" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D175">
-        <v>204137</v>
+        <v>23100</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175"/>
       <c r="I175"/>
       <c r="J175"/>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" t="s">
-        <v>356</v>
+        <v>246</v>
       </c>
       <c r="B176" t="s">
+        <v>358</v>
+      </c>
+      <c r="C176" t="s">
         <v>359</v>
       </c>
-      <c r="C176" t="s">
-[...3 lines deleted...]
-        <v>22008</v>
+      <c r="D176" t="s">
+        <v>40</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
-      <c r="G176"/>
+      <c r="G176">
+        <v>83073</v>
+      </c>
       <c r="H176"/>
       <c r="I176"/>
       <c r="J176"/>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B177" t="s">
         <v>361</v>
       </c>
       <c r="C177" t="s">
         <v>362</v>
       </c>
       <c r="D177">
-        <v>22807</v>
+        <v>204137</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177"/>
       <c r="I177"/>
       <c r="J177"/>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B178" t="s">
         <v>363</v>
       </c>
       <c r="C178" t="s">
         <v>364</v>
       </c>
       <c r="D178">
-        <v>11052</v>
+        <v>22008</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178"/>
       <c r="I178"/>
       <c r="J178"/>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B179" t="s">
         <v>365</v>
       </c>
       <c r="C179" t="s">
         <v>366</v>
       </c>
       <c r="D179">
-        <v>38650</v>
+        <v>22807</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179"/>
       <c r="I179"/>
       <c r="J179"/>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B180" t="s">
         <v>367</v>
       </c>
       <c r="C180" t="s">
         <v>368</v>
       </c>
       <c r="D180">
-        <v>75000</v>
+        <v>11052</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180"/>
       <c r="I180"/>
       <c r="J180"/>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B181" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C181" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D181">
-        <v>127500</v>
+        <v>38650</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181"/>
       <c r="I181"/>
       <c r="J181"/>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B182" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C182" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D182">
-        <v>1765</v>
+        <v>75000</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182"/>
       <c r="I182"/>
       <c r="J182"/>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B183" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="C183" t="s">
         <v>373</v>
       </c>
       <c r="D183">
-        <v>33240</v>
+        <v>127500</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183"/>
       <c r="I183"/>
       <c r="J183"/>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B184" t="s">
         <v>374</v>
       </c>
       <c r="C184" t="s">
         <v>375</v>
       </c>
       <c r="D184">
-        <v>128500</v>
+        <v>1765</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184"/>
       <c r="I184"/>
       <c r="J184"/>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B185" t="s">
         <v>376</v>
       </c>
       <c r="C185" t="s">
         <v>377</v>
       </c>
       <c r="D185">
-        <v>265450</v>
+        <v>33240</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185"/>
       <c r="I185"/>
       <c r="J185"/>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B186" t="s">
         <v>378</v>
       </c>
       <c r="C186" t="s">
         <v>379</v>
       </c>
       <c r="D186">
-        <v>43325</v>
+        <v>128500</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186"/>
       <c r="I186"/>
       <c r="J186"/>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B187" t="s">
         <v>380</v>
       </c>
       <c r="C187" t="s">
         <v>381</v>
       </c>
       <c r="D187">
-        <v>6691</v>
+        <v>265450</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187"/>
       <c r="I187"/>
       <c r="J187"/>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B188" t="s">
         <v>382</v>
       </c>
       <c r="C188" t="s">
         <v>383</v>
       </c>
       <c r="D188">
-        <v>46860</v>
+        <v>43325</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188"/>
       <c r="H188"/>
       <c r="I188"/>
       <c r="J188"/>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B189" t="s">
         <v>384</v>
       </c>
       <c r="C189" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="D189">
-        <v>46860</v>
+        <v>6691</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189"/>
       <c r="I189"/>
       <c r="J189"/>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B190" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C190" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D190">
-        <v>32667</v>
+        <v>46860</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190"/>
       <c r="I190"/>
       <c r="J190"/>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B191" t="s">
+        <v>388</v>
+      </c>
+      <c r="C191" t="s">
         <v>387</v>
       </c>
-      <c r="C191" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D191">
-        <v>31609</v>
+        <v>46860</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191"/>
       <c r="H191"/>
       <c r="I191"/>
       <c r="J191"/>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B192" t="s">
         <v>389</v>
       </c>
       <c r="C192" t="s">
         <v>390</v>
       </c>
       <c r="D192">
-        <v>79650</v>
+        <v>32667</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192"/>
       <c r="I192"/>
       <c r="J192"/>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B193" t="s">
         <v>391</v>
       </c>
       <c r="C193" t="s">
         <v>392</v>
       </c>
       <c r="D193">
-        <v>25600</v>
+        <v>31609</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193"/>
       <c r="I193"/>
       <c r="J193"/>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B194" t="s">
         <v>393</v>
       </c>
       <c r="C194" t="s">
         <v>394</v>
       </c>
       <c r="D194">
-        <v>25600</v>
+        <v>79650</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194"/>
       <c r="H194"/>
       <c r="I194"/>
       <c r="J194"/>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B195" t="s">
         <v>395</v>
       </c>
       <c r="C195" t="s">
         <v>396</v>
       </c>
       <c r="D195">
-        <v>17335</v>
+        <v>25600</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195"/>
       <c r="I195"/>
       <c r="J195"/>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B196" t="s">
         <v>397</v>
       </c>
       <c r="C196" t="s">
         <v>398</v>
       </c>
       <c r="D196">
-        <v>134580</v>
+        <v>25600</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196"/>
       <c r="H196"/>
       <c r="I196"/>
       <c r="J196"/>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B197" t="s">
         <v>399</v>
       </c>
       <c r="C197" t="s">
         <v>400</v>
       </c>
       <c r="D197">
-        <v>2390</v>
+        <v>17335</v>
       </c>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197"/>
       <c r="H197"/>
       <c r="I197"/>
       <c r="J197"/>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B198" t="s">
         <v>401</v>
       </c>
       <c r="C198" t="s">
         <v>402</v>
       </c>
       <c r="D198">
-        <v>985</v>
+        <v>134580</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198"/>
       <c r="H198"/>
       <c r="I198"/>
       <c r="J198"/>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B199" t="s">
         <v>403</v>
       </c>
       <c r="C199" t="s">
         <v>404</v>
       </c>
       <c r="D199">
-        <v>1500</v>
+        <v>2390</v>
       </c>
       <c r="E199"/>
       <c r="F199"/>
       <c r="G199"/>
       <c r="H199"/>
       <c r="I199"/>
       <c r="J199"/>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B200" t="s">
         <v>405</v>
       </c>
       <c r="C200" t="s">
         <v>406</v>
       </c>
       <c r="D200">
-        <v>25800</v>
+        <v>985</v>
       </c>
       <c r="E200"/>
       <c r="F200"/>
       <c r="G200"/>
       <c r="H200"/>
       <c r="I200"/>
       <c r="J200"/>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B201" t="s">
         <v>407</v>
       </c>
       <c r="C201" t="s">
         <v>408</v>
       </c>
       <c r="D201">
-        <v>40100</v>
+        <v>1500</v>
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201"/>
       <c r="H201"/>
       <c r="I201"/>
       <c r="J201"/>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B202" t="s">
         <v>409</v>
       </c>
       <c r="C202" t="s">
         <v>410</v>
       </c>
       <c r="D202">
-        <v>50240</v>
+        <v>25800</v>
       </c>
       <c r="E202"/>
       <c r="F202"/>
       <c r="G202"/>
       <c r="H202"/>
       <c r="I202"/>
       <c r="J202"/>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B203" t="s">
         <v>411</v>
       </c>
       <c r="C203" t="s">
         <v>412</v>
       </c>
       <c r="D203">
-        <v>490650</v>
+        <v>40100</v>
       </c>
       <c r="E203"/>
       <c r="F203"/>
       <c r="G203"/>
       <c r="H203"/>
       <c r="I203"/>
       <c r="J203"/>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B204" t="s">
         <v>413</v>
       </c>
       <c r="C204" t="s">
         <v>414</v>
       </c>
       <c r="D204">
-        <v>530900</v>
+        <v>50240</v>
       </c>
       <c r="E204"/>
       <c r="F204"/>
       <c r="G204"/>
       <c r="H204"/>
       <c r="I204"/>
       <c r="J204"/>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B205" t="s">
         <v>415</v>
       </c>
       <c r="C205" t="s">
         <v>416</v>
       </c>
       <c r="D205">
-        <v>15950</v>
+        <v>490650</v>
       </c>
       <c r="E205"/>
       <c r="F205"/>
       <c r="G205"/>
       <c r="H205"/>
       <c r="I205"/>
       <c r="J205"/>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B206" t="s">
         <v>417</v>
       </c>
       <c r="C206" t="s">
         <v>418</v>
       </c>
       <c r="D206">
-        <v>27860</v>
+        <v>530900</v>
       </c>
       <c r="E206"/>
       <c r="F206"/>
       <c r="G206"/>
       <c r="H206"/>
       <c r="I206"/>
       <c r="J206"/>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B207" t="s">
         <v>419</v>
       </c>
       <c r="C207" t="s">
         <v>420</v>
       </c>
       <c r="D207">
-        <v>25006</v>
+        <v>15950</v>
       </c>
       <c r="E207"/>
       <c r="F207"/>
       <c r="G207"/>
       <c r="H207"/>
       <c r="I207"/>
       <c r="J207"/>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B208" t="s">
         <v>421</v>
       </c>
       <c r="C208" t="s">
         <v>422</v>
       </c>
       <c r="D208">
-        <v>38750</v>
+        <v>27860</v>
       </c>
       <c r="E208"/>
       <c r="F208"/>
       <c r="G208"/>
       <c r="H208"/>
       <c r="I208"/>
       <c r="J208"/>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B209" t="s">
         <v>423</v>
       </c>
       <c r="C209" t="s">
         <v>424</v>
       </c>
       <c r="D209">
-        <v>32616</v>
+        <v>25006</v>
       </c>
       <c r="E209"/>
       <c r="F209"/>
       <c r="G209"/>
       <c r="H209"/>
       <c r="I209"/>
       <c r="J209"/>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" t="s">
+        <v>360</v>
+      </c>
+      <c r="B210" t="s">
         <v>425</v>
       </c>
-      <c r="B210" t="s">
+      <c r="C210" t="s">
         <v>426</v>
       </c>
-      <c r="C210" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D210">
-        <v>753</v>
+        <v>38750</v>
       </c>
       <c r="E210"/>
       <c r="F210"/>
       <c r="G210"/>
       <c r="H210"/>
       <c r="I210"/>
       <c r="J210"/>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" t="s">
-        <v>425</v>
+        <v>360</v>
       </c>
       <c r="B211" t="s">
+        <v>427</v>
+      </c>
+      <c r="C211" t="s">
         <v>428</v>
       </c>
-      <c r="C211" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D211">
-        <v>2150</v>
+        <v>32616</v>
       </c>
       <c r="E211"/>
       <c r="F211"/>
       <c r="G211"/>
       <c r="H211"/>
       <c r="I211"/>
       <c r="J211"/>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="B212" t="s">
         <v>430</v>
       </c>
       <c r="C212" t="s">
         <v>431</v>
       </c>
       <c r="D212">
-        <v>1650</v>
+        <v>753</v>
       </c>
       <c r="E212"/>
       <c r="F212"/>
       <c r="G212"/>
       <c r="H212"/>
       <c r="I212"/>
       <c r="J212"/>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="B213" t="s">
         <v>432</v>
       </c>
       <c r="C213" t="s">
         <v>433</v>
       </c>
       <c r="D213">
-        <v>1750</v>
+        <v>2150</v>
       </c>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213"/>
       <c r="H213"/>
       <c r="I213"/>
       <c r="J213"/>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="B214" t="s">
         <v>434</v>
       </c>
       <c r="C214" t="s">
         <v>435</v>
       </c>
       <c r="D214">
-        <v>3600</v>
+        <v>1650</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214"/>
       <c r="H214"/>
       <c r="I214"/>
       <c r="J214"/>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="B215" t="s">
         <v>436</v>
       </c>
       <c r="C215" t="s">
         <v>437</v>
       </c>
       <c r="D215">
-        <v>7300</v>
+        <v>1750</v>
       </c>
       <c r="E215"/>
       <c r="F215"/>
       <c r="G215"/>
       <c r="H215"/>
       <c r="I215"/>
       <c r="J215"/>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="B216" t="s">
         <v>438</v>
       </c>
       <c r="C216" t="s">
         <v>439</v>
       </c>
       <c r="D216">
-        <v>15372</v>
+        <v>3600</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216"/>
       <c r="H216"/>
       <c r="I216"/>
       <c r="J216"/>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="B217" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="C217" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D217">
-        <v>11500</v>
+        <v>7300</v>
       </c>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217"/>
       <c r="H217"/>
       <c r="I217"/>
       <c r="J217"/>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="B218" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C218" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="D218">
-        <v>3500</v>
+        <v>15372</v>
       </c>
       <c r="E218"/>
       <c r="F218"/>
       <c r="G218"/>
       <c r="H218"/>
       <c r="I218"/>
       <c r="J218"/>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="B219" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="C219" t="s">
         <v>444</v>
       </c>
       <c r="D219">
-        <v>5980</v>
+        <v>11500</v>
       </c>
       <c r="E219"/>
       <c r="F219"/>
       <c r="G219"/>
       <c r="H219"/>
       <c r="I219"/>
       <c r="J219"/>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="B220" t="s">
         <v>445</v>
       </c>
       <c r="C220" t="s">
         <v>446</v>
       </c>
       <c r="D220">
-        <v>5500</v>
+        <v>3500</v>
       </c>
       <c r="E220"/>
       <c r="F220"/>
       <c r="G220"/>
       <c r="H220"/>
       <c r="I220"/>
       <c r="J220"/>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" t="s">
+        <v>429</v>
+      </c>
+      <c r="B221" t="s">
         <v>447</v>
       </c>
-      <c r="B221" t="s">
+      <c r="C221" t="s">
         <v>448</v>
       </c>
-      <c r="C221" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="D221">
+        <v>5980</v>
       </c>
       <c r="E221"/>
       <c r="F221"/>
-      <c r="G221">
-[...1 lines deleted...]
-      </c>
+      <c r="G221"/>
       <c r="H221"/>
       <c r="I221"/>
       <c r="J221"/>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" t="s">
-        <v>447</v>
+        <v>429</v>
       </c>
       <c r="B222" t="s">
+        <v>449</v>
+      </c>
+      <c r="C222" t="s">
         <v>450</v>
       </c>
-      <c r="C222" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="D222">
+        <v>5500</v>
       </c>
       <c r="E222"/>
       <c r="F222"/>
-      <c r="G222">
-[...1 lines deleted...]
-      </c>
+      <c r="G222"/>
       <c r="H222"/>
       <c r="I222"/>
       <c r="J222"/>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="B223" t="s">
         <v>452</v>
       </c>
       <c r="C223" t="s">
         <v>453</v>
       </c>
       <c r="D223" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223">
-        <v>20106</v>
+        <v>15675</v>
       </c>
       <c r="H223"/>
       <c r="I223"/>
       <c r="J223"/>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="B224" t="s">
         <v>454</v>
       </c>
       <c r="C224" t="s">
         <v>455</v>
       </c>
       <c r="D224" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E224"/>
       <c r="F224"/>
       <c r="G224">
-        <v>39557</v>
+        <v>41029</v>
       </c>
       <c r="H224"/>
       <c r="I224"/>
       <c r="J224"/>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="B225" t="s">
         <v>456</v>
       </c>
       <c r="C225" t="s">
         <v>457</v>
       </c>
       <c r="D225" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E225"/>
       <c r="F225"/>
       <c r="G225">
-        <v>70940</v>
+        <v>73579</v>
       </c>
       <c r="H225"/>
       <c r="I225"/>
       <c r="J225"/>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="B226" t="s">
         <v>458</v>
       </c>
       <c r="C226" t="s">
         <v>459</v>
       </c>
       <c r="D226" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E226"/>
       <c r="F226"/>
       <c r="G226">
-        <v>46749</v>
+        <v>72054</v>
       </c>
       <c r="H226"/>
       <c r="I226"/>
       <c r="J226"/>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" t="s">
+        <v>451</v>
+      </c>
+      <c r="B227" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>1055</v>
       </c>
       <c r="C227" t="s">
         <v>461</v>
       </c>
-      <c r="D227">
-        <v>1035</v>
+      <c r="D227" t="s">
+        <v>40</v>
       </c>
       <c r="E227"/>
       <c r="F227"/>
-      <c r="G227"/>
+      <c r="G227">
+        <v>2875</v>
+      </c>
       <c r="H227"/>
       <c r="I227"/>
       <c r="J227"/>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" t="s">
-        <v>460</v>
-[...1 lines deleted...]
-      <c r="B228" t="s">
         <v>462</v>
+      </c>
+      <c r="B228">
+        <v>1055</v>
       </c>
       <c r="C228" t="s">
         <v>463</v>
       </c>
       <c r="D228">
-        <v>1750</v>
+        <v>1035</v>
       </c>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228"/>
       <c r="H228"/>
       <c r="I228"/>
       <c r="J228"/>
     </row>
     <row r="229" spans="1:10">
       <c r="A229" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B229" t="s">
         <v>464</v>
       </c>
       <c r="C229" t="s">
         <v>465</v>
       </c>
       <c r="D229">
-        <v>1310</v>
+        <v>1750</v>
       </c>
       <c r="E229"/>
       <c r="F229"/>
       <c r="G229"/>
       <c r="H229"/>
       <c r="I229"/>
       <c r="J229"/>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B230" t="s">
         <v>466</v>
       </c>
       <c r="C230" t="s">
         <v>467</v>
       </c>
       <c r="D230">
-        <v>1340</v>
+        <v>1310</v>
       </c>
       <c r="E230"/>
       <c r="F230"/>
       <c r="G230"/>
       <c r="H230"/>
       <c r="I230"/>
       <c r="J230"/>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B231" t="s">
         <v>468</v>
       </c>
       <c r="C231" t="s">
         <v>469</v>
       </c>
       <c r="D231">
-        <v>1750</v>
+        <v>1340</v>
       </c>
       <c r="E231"/>
       <c r="F231"/>
       <c r="G231"/>
       <c r="H231"/>
       <c r="I231"/>
       <c r="J231"/>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B232" t="s">
         <v>470</v>
       </c>
       <c r="C232" t="s">
         <v>471</v>
       </c>
       <c r="D232">
-        <v>3340</v>
+        <v>1750</v>
       </c>
       <c r="E232"/>
       <c r="F232"/>
       <c r="G232"/>
       <c r="H232"/>
       <c r="I232"/>
       <c r="J232"/>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B233" t="s">
         <v>472</v>
       </c>
       <c r="C233" t="s">
         <v>473</v>
       </c>
       <c r="D233">
-        <v>1050</v>
+        <v>3340</v>
       </c>
       <c r="E233"/>
       <c r="F233"/>
       <c r="G233"/>
       <c r="H233"/>
       <c r="I233"/>
       <c r="J233"/>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B234" t="s">
         <v>474</v>
       </c>
       <c r="C234" t="s">
         <v>475</v>
       </c>
       <c r="D234">
-        <v>1310</v>
+        <v>1050</v>
       </c>
       <c r="E234"/>
       <c r="F234"/>
       <c r="G234"/>
       <c r="H234"/>
       <c r="I234"/>
       <c r="J234"/>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B235" t="s">
         <v>476</v>
       </c>
       <c r="C235" t="s">
         <v>477</v>
       </c>
       <c r="D235">
-        <v>1350</v>
+        <v>1310</v>
       </c>
       <c r="E235"/>
       <c r="F235"/>
       <c r="G235"/>
       <c r="H235"/>
       <c r="I235"/>
       <c r="J235"/>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" t="s">
+        <v>462</v>
+      </c>
+      <c r="B236" t="s">
         <v>478</v>
       </c>
-      <c r="B236" t="s">
+      <c r="C236" t="s">
         <v>479</v>
       </c>
-      <c r="C236" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D236">
-        <v>450</v>
+        <v>1350</v>
       </c>
       <c r="E236"/>
       <c r="F236"/>
       <c r="G236"/>
       <c r="H236"/>
       <c r="I236"/>
       <c r="J236"/>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="B237" t="s">
         <v>481</v>
       </c>
       <c r="C237" t="s">
         <v>482</v>
       </c>
       <c r="D237">
         <v>450</v>
       </c>
       <c r="E237"/>
       <c r="F237"/>
       <c r="G237"/>
       <c r="H237"/>
       <c r="I237"/>
       <c r="J237"/>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="B238" t="s">
         <v>483</v>
       </c>
       <c r="C238" t="s">
         <v>484</v>
       </c>
       <c r="D238">
         <v>450</v>
       </c>
       <c r="E238"/>
       <c r="F238"/>
       <c r="G238"/>
       <c r="H238"/>
       <c r="I238"/>
       <c r="J238"/>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="B239" t="s">
         <v>485</v>
       </c>
       <c r="C239" t="s">
         <v>486</v>
       </c>
       <c r="D239">
-        <v>1093</v>
+        <v>450</v>
       </c>
       <c r="E239"/>
       <c r="F239"/>
       <c r="G239"/>
       <c r="H239"/>
       <c r="I239"/>
       <c r="J239"/>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="B240" t="s">
         <v>487</v>
       </c>
       <c r="C240" t="s">
         <v>488</v>
       </c>
       <c r="D240">
-        <v>450</v>
+        <v>1093</v>
       </c>
       <c r="E240"/>
       <c r="F240"/>
       <c r="G240"/>
       <c r="H240"/>
       <c r="I240"/>
       <c r="J240"/>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="B241" t="s">
         <v>489</v>
       </c>
       <c r="C241" t="s">
         <v>490</v>
       </c>
       <c r="D241">
         <v>450</v>
       </c>
       <c r="E241"/>
       <c r="F241"/>
       <c r="G241"/>
       <c r="H241"/>
       <c r="I241"/>
       <c r="J241"/>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" t="s">
+        <v>480</v>
+      </c>
+      <c r="B242" t="s">
         <v>491</v>
       </c>
-      <c r="B242" t="s">
+      <c r="C242" t="s">
         <v>492</v>
       </c>
-      <c r="C242" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D242">
-        <v>2650</v>
+        <v>450</v>
       </c>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242"/>
       <c r="H242"/>
       <c r="I242"/>
       <c r="J242"/>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" t="s">
+        <v>493</v>
+      </c>
+      <c r="B243" t="s">
         <v>494</v>
       </c>
-      <c r="B243" t="s">
+      <c r="C243" t="s">
         <v>495</v>
       </c>
-      <c r="C243" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D243">
-        <v>4963</v>
+        <v>2650</v>
       </c>
       <c r="E243"/>
       <c r="F243"/>
       <c r="G243"/>
       <c r="H243"/>
       <c r="I243"/>
       <c r="J243"/>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="B244" t="s">
         <v>497</v>
       </c>
       <c r="C244" t="s">
         <v>498</v>
       </c>
       <c r="D244">
-        <v>7552</v>
+        <v>4963</v>
       </c>
       <c r="E244"/>
       <c r="F244"/>
       <c r="G244"/>
       <c r="H244"/>
       <c r="I244"/>
       <c r="J244"/>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="B245" t="s">
         <v>499</v>
       </c>
       <c r="C245" t="s">
         <v>500</v>
       </c>
       <c r="D245">
-        <v>9827</v>
+        <v>7552</v>
       </c>
       <c r="E245"/>
       <c r="F245"/>
       <c r="G245"/>
       <c r="H245"/>
       <c r="I245"/>
       <c r="J245"/>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="B246" t="s">
         <v>501</v>
       </c>
       <c r="C246" t="s">
         <v>502</v>
       </c>
       <c r="D246">
-        <v>24024</v>
+        <v>9827</v>
       </c>
       <c r="E246"/>
       <c r="F246"/>
       <c r="G246"/>
       <c r="H246"/>
       <c r="I246"/>
       <c r="J246"/>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="B247" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C247" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="D247">
-        <v>25665</v>
+        <v>24024</v>
       </c>
       <c r="E247"/>
       <c r="F247"/>
       <c r="G247"/>
       <c r="H247"/>
       <c r="I247"/>
       <c r="J247"/>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" t="s">
-        <v>504</v>
+        <v>496</v>
       </c>
       <c r="B248" t="s">
+        <v>503</v>
+      </c>
+      <c r="C248" t="s">
         <v>505</v>
       </c>
-      <c r="C248" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D248">
-        <v>6528</v>
+        <v>25665</v>
       </c>
       <c r="E248"/>
       <c r="F248"/>
       <c r="G248"/>
       <c r="H248"/>
       <c r="I248"/>
       <c r="J248"/>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" t="s">
+        <v>506</v>
+      </c>
+      <c r="B249" t="s">
         <v>507</v>
       </c>
-      <c r="B249" t="s">
+      <c r="C249" t="s">
         <v>508</v>
       </c>
-      <c r="C249" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D249">
-        <v>7888</v>
+        <v>6528</v>
       </c>
       <c r="E249"/>
       <c r="F249"/>
       <c r="G249"/>
       <c r="H249"/>
       <c r="I249"/>
       <c r="J249"/>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="B250" t="s">
         <v>510</v>
       </c>
       <c r="C250" t="s">
         <v>511</v>
       </c>
       <c r="D250">
-        <v>8258</v>
+        <v>7888</v>
       </c>
       <c r="E250"/>
       <c r="F250"/>
       <c r="G250"/>
       <c r="H250"/>
       <c r="I250"/>
       <c r="J250"/>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="B251" t="s">
         <v>512</v>
       </c>
       <c r="C251" t="s">
         <v>513</v>
       </c>
       <c r="D251">
-        <v>15100</v>
+        <v>8258</v>
       </c>
       <c r="E251"/>
       <c r="F251"/>
       <c r="G251"/>
       <c r="H251"/>
       <c r="I251"/>
       <c r="J251"/>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" t="s">
+        <v>509</v>
+      </c>
+      <c r="B252" t="s">
         <v>514</v>
       </c>
-      <c r="B252" t="s">
+      <c r="C252" t="s">
         <v>515</v>
       </c>
-      <c r="C252" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D252">
-        <v>5313</v>
+        <v>15100</v>
       </c>
       <c r="E252"/>
       <c r="F252"/>
       <c r="G252"/>
       <c r="H252"/>
       <c r="I252"/>
       <c r="J252"/>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="B253" t="s">
         <v>517</v>
       </c>
       <c r="C253" t="s">
         <v>518</v>
       </c>
       <c r="D253">
-        <v>10300</v>
+        <v>5313</v>
       </c>
       <c r="E253"/>
       <c r="F253"/>
       <c r="G253"/>
       <c r="H253"/>
       <c r="I253"/>
       <c r="J253"/>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" t="s">
+        <v>516</v>
+      </c>
+      <c r="B254" t="s">
         <v>519</v>
       </c>
-      <c r="B254" t="s">
+      <c r="C254" t="s">
         <v>520</v>
       </c>
-      <c r="C254" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D254">
-        <v>4200</v>
+        <v>10300</v>
       </c>
       <c r="E254"/>
       <c r="F254"/>
       <c r="G254"/>
       <c r="H254"/>
       <c r="I254"/>
       <c r="J254"/>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="B255" t="s">
         <v>522</v>
       </c>
       <c r="C255" t="s">
         <v>523</v>
       </c>
       <c r="D255">
-        <v>8217</v>
+        <v>4200</v>
       </c>
       <c r="E255"/>
       <c r="F255"/>
       <c r="G255"/>
       <c r="H255"/>
       <c r="I255"/>
       <c r="J255"/>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="B256" t="s">
         <v>524</v>
       </c>
       <c r="C256" t="s">
         <v>525</v>
       </c>
       <c r="D256">
-        <v>8750</v>
+        <v>8217</v>
       </c>
       <c r="E256"/>
       <c r="F256"/>
       <c r="G256"/>
       <c r="H256"/>
       <c r="I256"/>
       <c r="J256"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A2:J2"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="D1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>